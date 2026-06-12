--- v0 (2026-01-26)
+++ v1 (2026-06-12)
@@ -10,116 +10,907 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="648" uniqueCount="285">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>774</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PELO</t>
+  </si>
+  <si>
+    <t>Proposta de Emendas à Lei Orgânica Municipal</t>
+  </si>
+  <si>
+    <t>ADELAR PIANA, CARLOS ENFERMEIRO, JENEAN REIS, MARCELO BRAGA</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Altera o § 3º do art. 40 da Lei Orgânica do Município de Eldorado do Carajás para dispor sobre o dia e o horário das sessões ordinárias e dá outras providências.</t>
+  </si>
+  <si>
+    <t>764</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Leis Ordinárias</t>
+  </si>
+  <si>
+    <t>FRANQUINEA</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação de Espaços Sensoriais em praças públicas do Município de Eldorado do Carajás/PA, destinados ao acolhimento, inclusão e bem-estar de pessoas com Transtorno do Espectro Autista (TEA), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>814</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Institui no Município de Eldorado do Carajás o Dia Municipal das Mães Atípicas, a ser celebrado anualmente no dia 30 de maio, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>816</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>ADELAR PIANA</t>
+  </si>
+  <si>
+    <t>Declara como Patrimônio Cultural Imaterial do Município de Eldorado do Carajás o evento e movimento esportivo denominado ‘Trilhas dos Amigos’ e dá outras providências.</t>
+  </si>
+  <si>
+    <t>763</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resoluções</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão, aplicação e prestação de contas de suprimento de fundos no âmbito da Câmara Municipal de Eldorado do Carajás/PA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>775</t>
+  </si>
+  <si>
+    <t>Altera o dispositivo do Regimento  Interno da Câmara Municipal de Eldorado do Carajás que dispõe sobre o horário das sessões ordinárias e dá outras providências.</t>
+  </si>
+  <si>
+    <t>794</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>JÚNIOR DO GRAVATÁ</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, na pessoa de Vossa Excelência, nos termos regimentais, que sejam adotadas as providências necessárias para levantamento e encaminhamento de relatório detalhado das contas pendentes de julgamento referentes às gestões dos ex-Prefeitos do Município de Eldorado do Carajás/PA, encaminhadas a esta Casa Legislativa pelo Tribunal de Contas dos Municípios do Estado do Pará (TCM/PA).</t>
+  </si>
+  <si>
+    <t>796</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal autorização para fechamento temporário de área pública entre a Sorveteria Gomes e o estabelecimento Paqueras, Km 02, para realização do evento “Moto Show”, no dia 25 de abril de 2026, no município de Eldorado do Carajás/PA.</t>
+  </si>
+  <si>
+    <t>804</t>
+  </si>
+  <si>
+    <t>CRISTILEY FERNANDES</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal o envio da relação atualizada dos Secretários Municipais, acompanhada das respectivas portarias de nomeação, bem como a comprovação de sua publicação no Portal da Transparência da Prefeitura Municipal.</t>
+  </si>
+  <si>
+    <t>762</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicações</t>
+  </si>
+  <si>
+    <t>JENEAN REIS</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/762/camscanner_25-03-2026_10.35.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a necessidade de recuperação da estrada rural de acesso à propriedade da Senhora Valdô, localizada na região da Na expectativa de que a presente indicação seja atendida, deixo aqui meus votos de estima e distintas considerações._x000D_
+_x000D_
+Cordialmente, Baguá, zona rural do Município de Eldorado do Carajás/PA.</t>
+  </si>
+  <si>
+    <t>765</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/765/camscanner_25-03-2026_10.42.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a implantação do Programa Academia da Saúde, instituído pelo Ministério da Saúde, no Município de Eldorado do Carajás.</t>
+  </si>
+  <si>
+    <t>766</t>
+  </si>
+  <si>
+    <t>SIMONE MORAES</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/766/camscanner_25-03-2026_10.46.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a recuperação da Rua Minas Gerais, no cruzamento com a Rua do Arame, sentido Rio Cardoso, zona urbana do Município de Eldorado do Carajás.</t>
+  </si>
+  <si>
+    <t>767</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/767/camscanner_25-03-2026_10.59.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a instalação de iluminação pública na Rua mato grosso de frente congregação Pedra, nas proximidades da antiga torneadora do Papai Noel zona urbana de Eldorado do Carajás/PA.</t>
+  </si>
+  <si>
+    <t>770</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/770/camscanner_25-03-2026_11.02.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de recuperação de estradas vicinais – Comunidades São José, Distrito 17 de abril e Volta do Rio – Zona Rural de Eldorado do Carajás/PA.</t>
+  </si>
+  <si>
+    <t>771</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/771/camscanner_25-03-2026_11.03.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a implantação de bueiros na BR 155, saída para Xinguara, em frente ao Posto de Mola do Antoniel, na zona urbana do Município de Eldorado do Carajás/PA.</t>
+  </si>
+  <si>
+    <t>772</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>CARLOS ENFERMEIRO</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a construção de uma academia ao ar livre no Bairro Ipê.</t>
+  </si>
+  <si>
+    <t>773</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/773/camscanner_25-03-2026_11.05.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção das providências administrativas necessárias, no âmbito de sua competência, para viabilizar a implantação de torre de telefonia móvel da operadora Vivo na Vila Tancredo Neves.</t>
+  </si>
+  <si>
+    <t>776</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/776/camscanner_26-03-2026_09.19.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal Reforma e ampliação do Posto de Saúde da Vila Viveiro PÁ. Bamerindus – Zona Rural de Eldorado do Carajás/PA</t>
+  </si>
+  <si>
+    <t>777</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/777/camscanner_26-03-2026_09.21.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a reforma da quadra poliesportiva localizada na Praça dos Castanhais, Setor 05, em Eldorado do Carajás/PA.</t>
+  </si>
+  <si>
+    <t>778</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/778/camscanner_26-03-2026_09.22.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a Recuperação da entrada e frente da Escola Mun. e Infantil Dona Geralda neste município.</t>
+  </si>
+  <si>
+    <t>779</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/779/camscanner_26-03-2026_09.23.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo Municipal a Implantação de iluminação publica com luminárias de led na estrada de acesso aos bairros Adrian, Setor 05 e bairro da região do Km 100, bem como ao Parque de exposição e ao Parque Aquatico, as margens da BR -155.</t>
+  </si>
+  <si>
+    <t>780</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>MARCELO BRAGA</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/780/camscanner_30-03-2026_12.21.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de serviços de limpeza e recuperação da Rua Antônio Almeida de Araújo, no trecho compreendido entre a Rua da Torre e a Serraria do Joel, no Bairro da Torre.</t>
+  </si>
+  <si>
+    <t>781</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de reforma e construção do muro da Escola Municipal José Carlos, localizada no Distrito de Gravatá, neste Município.</t>
+  </si>
+  <si>
+    <t>782</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/782/camscanner_26-03-2026_09.27.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de reforma e construção do muro da Escola Municipal Getúlio Vargas, localizada na Vila Agrovila, neste Município.</t>
+  </si>
+  <si>
+    <t>783</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/783/camscanner_26-03-2026_09.28.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria de Urbanismo, a recuperação e limpeza das ruas do bairro localizado no KM 03, no município de Eldorado do Carajás/PA.</t>
+  </si>
+  <si>
+    <t>784</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/784/camscanner_26-03-2026_09.29.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo Municipal a operação tapa buraco no km 02, sendo as ruas e avenidas: Delcides Ferreira, Oziel Pereira, Haroldo Bezerra, Cerâmica, Rio Vermelho, sede do Município.</t>
+  </si>
+  <si>
+    <t>785</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/785/camscanner_26-03-2026_09.291.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal a manutenção das pontes localizadas no Km 04, na estrada de acesso aos Projetos de Assentamentos Água Fria, Eldorado, Moça Bonita e Rio Vermelho, no Município de Eldorado do Carajás/PA.</t>
+  </si>
+  <si>
+    <t>786</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/786/camscanner_26-03-2026_09.30.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção das providências administrativas necessárias, no âmbito de sua competência, para viabilizar a implantação de torre de telefonia móvel da operadora Vivo no Distrito Gravatá.</t>
+  </si>
+  <si>
+    <t>787</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/787/camscanner_26-03-2026_09.301.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a reforma da Unidade Básica de Saúde do Km 02.</t>
+  </si>
+  <si>
+    <t>788</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>JOSEMIR LIMA</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/788/camscanner_26-03-2026_09.31.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal que sejam adotadas medidas para o incentivo a escolarização de servidores públicos municipais por meio da Educação de jovens e Adultos (EJA).</t>
+  </si>
+  <si>
+    <t>789</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>790</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/790/camscanner_31-03-2026_10.54.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a implantação de sistema de abastecimento de água potável na área de chácaras da Curva do “S”, zona rural de Eldorado do Carajás/PA.</t>
+  </si>
+  <si>
+    <t>791</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/791/camscanner_31-03-2026_10.55.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a reforma e cobertura da quadra poliesportiva da Escola Santa Luzia, localizada na Comunidade Bamerindus, zona rural de Eldorado do Carajás/PA.</t>
+  </si>
+  <si>
+    <t>792</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/792/camscanner_31-03-2026_10.551.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a reforma e cobertura da quadra poliesportiva do Distrito Gravatá, zona rural de Eldorado do Carajás/PA.</t>
+  </si>
+  <si>
+    <t>793</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/793/camscanner_31-03-2026_10.56.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a perfuração de um poço artesiano na região Agrovila, no PA Gameleira, zona rural de Eldorado do Carajás/PA.</t>
+  </si>
+  <si>
+    <t>795</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de obras de recuperação das vias públicas denominadas Belém e Rio Grande do Norte, situadas no Setor 4, Km 100.</t>
+  </si>
+  <si>
+    <t>797</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Solicita ao Gestor Municipal de Eldorado do Carajás/PA que interceda junto à Secretaria Municipal de Educação para a contratação de professores destinados à 3ª etapa da Educação de Jovens e Adultos (EJA) da Escola Municipal Santa Luzia, localizada na Comunidade Viveiro, PA Bamerindus, zona rural do município.</t>
+  </si>
+  <si>
+    <t>798</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Indica ao Gestor Municipal a necessidade de garantir o pagamento de adicional de periculosidade e insalubridade as merendeiras e auxiliares de serviços gerais, das secretarias de saúde, educação e administração, conforme Artigo 189 da CLT, NR-15, NR-16 e demais normas vigentes.</t>
+  </si>
+  <si>
+    <t>799</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal o asfaltamento da Avenida Oziel Carneiro, em ambos os trechos especificados, bem como o aterramento da área compreendida entre a referida via e a PA-275, nas proximidades do Posto Pacheco, no município de Eldorado do Carajás/PA.</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de redutor de velocidade (quebra-molas) na Avenida Guajajara, no cruzamento com a Rua Monte Alegre, em frente ao Bar dos Amigos.</t>
+  </si>
+  <si>
+    <t>801</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a recuperação da estrada principal do Projeto de Assentamento Sapucaia, localizado na zona rural do Município.</t>
+  </si>
+  <si>
+    <t>802</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a recuperação da ponte localizada na vicinal do Batatal, nas proximidades da vicinal Pedra Amarela, na região do Polo Bamerindus, na zona rural do Município.</t>
+  </si>
+  <si>
+    <t>803</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal o encaminhamento de projeto de lei que altere o Estatuto dos Servidores Públicos do Município de Eldorado do Carajás para prever a concessão de horário especial ao servidor que possua dependente com deficiência, com redução de carga horária, independentemente de compensação e sem prejuízo da remuneração.</t>
+  </si>
+  <si>
+    <t>805</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que interceda junto ao secretaria de urbanismo para realizar a operação tapa buraco na Avenida Delcides Ferreira no trecho entre a Rua Oziel Carneiro e a Rua do Aeroporto -  Eldorado do Carajás,</t>
+  </si>
+  <si>
+    <t>806</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a recuperação emergencial da estrada do PA Água Fria, zona rural de Eldorado do Carajás, que se encontra intrafegável.</t>
+  </si>
+  <si>
+    <t>807</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a recuperação urgente da vicinal do PA Sapucaia, zona rural de Eldorado do Carajás, que se encontra intrafegável.</t>
+  </si>
+  <si>
+    <t>810</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo para implantação de pontos de embarque de alunos da rede pública municipal de ensino na BR-155, no trecho compreendido entre o Acampamento Maria Bonita e o Acampamento Helenira Resende, e na PA-275, do Km 2 ao Km 13.</t>
+  </si>
+  <si>
+    <t>811</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a recuperação da ponte localizada na Vicinal Curral 9, no Projeto de Assentamento (PA) Angico, região da Bamerindus.</t>
+  </si>
+  <si>
+    <t>812</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de operação tapa-buracos na Rua Samuel Monção, no Km 2.</t>
+  </si>
+  <si>
+    <t>813</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a manutenção da iluminação das vias públicas da Vila Tancredo Neves.</t>
+  </si>
+  <si>
+    <t>815</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização da recuperação da estrada vicinal do PA Bamerindus, na zona rural do Município de Eldorado do Carajás.</t>
+  </si>
+  <si>
+    <t>817</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da secretaria competente, a realização de serviços de limpeza, melhoria da iluminação, construção de muro e disponibilização de vigia no Cemitério Municipal.</t>
+  </si>
+  <si>
+    <t>818</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a recuperação da vicinal de acesso à sede do PA Baguá, denominada “Vicinal Sede”, localizada a aproximadamente 16 km da cidade, na zona rural de Eldorado do Carajás/PA.</t>
+  </si>
+  <si>
+    <t>819</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a recuperação das estradas vicinais de acesso ao PA Iraque, na zona rural de Eldorado do Carajás/PA.</t>
+  </si>
+  <si>
+    <t>820</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a recuperação das estradas vicinais de acesso ao PA Pedra Furada, no trecho localizado logo no início da via, após a saída do asfalto, aproximadamente 400 metros, na zona rural de Eldorado do Carajás/PA.</t>
+  </si>
+  <si>
+    <t>821</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, por meio da secretaria competente, a realização de serviços de recuperação das estradas vicinais das regiões do Limão 1 e Limão 2, na zona rural do Município.</t>
+  </si>
+  <si>
+    <t>822</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, por meio da secretaria competente, a realização de serviços de recuperação da ponte localizada na região da Castanheira, na Vicinal São Pedro, conhecida popularmente como “Ponte da Peruana”, situada próxima à propriedade do Sr. Valdir da Semente.</t>
+  </si>
+  <si>
+    <t>823</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, por meio da secretaria competente, a realização de serviços de recuperação da Vicinal Santa Maria, nos trechos conhecidos popularmente como Rotas, Califórnia, Zé Buchin e Nascimento.</t>
+  </si>
+  <si>
+    <t>824</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo Municipal MELHORIAS NA DRENAGEM E INFRAESTRUTURA DA RUA DO AEROPORTO – BAIRRO ABAETE Município de Eldorado do Carajás.</t>
+  </si>
+  <si>
+    <t>825</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a ampliação da Escola Municipal Liberdade, bem como a construção de um galpão coberto na localidade Castanheira, zona rural do município de Eldorado do Carajás.</t>
+  </si>
+  <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de serviços de limpeza urbana e recuperação das vias públicas do Bairro Nova Conquista, no município de Eldorado do Carajás/PA.</t>
+  </si>
+  <si>
+    <t>827</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>Solicita do Gestor Municipal a Recuperação, limpeza e roço das ruas do Bairro Abaete no Município de Eldorado do Carajás.</t>
+  </si>
+  <si>
+    <t>828</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>Solicita do Gestor Municipal a Recuperação com a máxima urgência da estrada da Água Fria no Município de Eldorado do Carajás.</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>Solicita do Gestor Municipal a Recuperação com a máxima urgência da estrada da Dona Noca e a Reconstrução da Ponte da ladeira na mesma estrada da Noca, na região da Bamerindus no Município de Eldorado do Carajás.</t>
+  </si>
+  <si>
+    <t>830</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio das secretarias competente, a realização de serviços de recuperação das estradas vicinais das regiões da Volta do Rio, São José e Dalcídio Jurandir, bem como a limpeza, manutenção e recuperação da iluminação pública das Vilas São José e Dalcídio Jurandir.</t>
+  </si>
+  <si>
+    <t>831</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio das secretarias competente, a realização de serviços de limpeza, manutenção e recuperação da iluminação pública das ruas dos Bairros Setor 5 e Setor 6.</t>
+  </si>
+  <si>
+    <t>832</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal o envio, à Câmara Municipal de Eldorado do Carajás, de projeto de lei que promova a atualização do Código de Posturas e Obras do Município.</t>
+  </si>
+  <si>
+    <t>833</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de serviços de manutenção da iluminação pública em todas as vilas do Município.</t>
+  </si>
+  <si>
+    <t>834</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da secretaria competente, a realização de serviços de manutenção das estradas vicinais das regiões do Distrito Gravatá, Iraque, Sapucaia, Bagdá, Gameleira, Alto Bonito do Axixá e Figura.</t>
+  </si>
+  <si>
+    <t>835</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal o envio, à Câmara Municipal de Eldorado do Carajás, de projeto de lei que institua o Programa de Recuperação Fiscal (REFIS Municipal), destinado à regularização e ao estímulo à quitação de débitos fiscais perante o Município.</t>
+  </si>
+  <si>
+    <t>836</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, a adoção das medidas necessárias para adequação da carga horária dos professores que atuam nas escolas de tempo integral da Rede Pública Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>837</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, por meio da secretaria competente, a realização de serviços de recuperação das ruas da Chácara Rio Vermelho (Loteamento do Barreto), com patrolamento e encascalhamento, bem como melhorias na iluminação pública da localidade.</t>
+  </si>
+  <si>
+    <t>838</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, por meio da secretaria competente, a realização de serviços de recuperação das ruas da Vila Betel, incluindo patrolamento e encascalhamento, bem como a manutenção e melhoria do sistema de iluminação pública da comunidade.</t>
+  </si>
+  <si>
+    <t>839</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a construção de banheiro e de estrutura para instalação de caixa d'água na Escola Municipal Santo Antônio, localizada no Projeto de Assentamento Iraque, zona rural de Eldorado do Carajás/PA.</t>
+  </si>
+  <si>
     <t>759</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>LO</t>
   </si>
   <si>
     <t>Leis Ordinárias</t>
   </si>
   <si>
     <t>WAGNE COSTA MACHADO</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Altera a redação da alínea "a", inciso II do art. 4º da lei Municipal nº245/06/2010, que dispoe sobre a instituição do serviço publico de Transposte denominado "mototáxi" no municipio de Eldorado do Carajás e dá outras providencias.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Renova a declaração de utilidade publica da Associção das Mulheres Irmã Adelaide de Eldorado do Carajás (AMIAEC), concedida pela Lei Municipal  nº 398/2017, nos termos da Lei Municipal nº 485, de 29 de março de 2022 e dá outras providencias.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>Renova a declaração de utlidade publica da Associação Comercial, Industrial e Agropecuaria de Eldorado do Carajás (ACIEC), concedida pela Lei Municipal nº 201/2007, nos termos da Lei Municipal nº 485, de 29 de março de 2022, e da outras providencias.</t>
+  </si>
+  <si>
+    <t>769</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária - Executivo</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atualização do piso salarial dos profissionais do magistério da rede municipal de ensino de Eldorado do Carajás/PA, para o exercício financeiro de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>808</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária Anual do Município de Eldorado do Carajás para o exercício financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>809</t>
+  </si>
+  <si>
+    <t>SUB</t>
+  </si>
+  <si>
+    <t>Substitutivo</t>
+  </si>
+  <si>
+    <t>Institui as diretrizes para a promoção da segurança e da qualidade do transporte escolar no Município de Eldorado do Carajás/PA e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -423,69 +1214,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/762/camscanner_25-03-2026_10.35.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/765/camscanner_25-03-2026_10.42.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/766/camscanner_25-03-2026_10.46.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/767/camscanner_25-03-2026_10.59.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/770/camscanner_25-03-2026_11.02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/771/camscanner_25-03-2026_11.03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/773/camscanner_25-03-2026_11.05.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/776/camscanner_26-03-2026_09.19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/777/camscanner_26-03-2026_09.21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/778/camscanner_26-03-2026_09.22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/779/camscanner_26-03-2026_09.23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/780/camscanner_30-03-2026_12.21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/782/camscanner_26-03-2026_09.27.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/783/camscanner_26-03-2026_09.28.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/784/camscanner_26-03-2026_09.29.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/785/camscanner_26-03-2026_09.291.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/786/camscanner_26-03-2026_09.30.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/787/camscanner_26-03-2026_09.301.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/788/camscanner_26-03-2026_09.31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/790/camscanner_31-03-2026_10.54.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/791/camscanner_31-03-2026_10.55.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/792/camscanner_31-03-2026_10.551.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/793/camscanner_31-03-2026_10.56.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H4"/>
+  <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="223.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="42" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="61.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -504,99 +1295,2178 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
         <v>19</v>
       </c>
-      <c r="B4" t="s">
-[...11 lines deleted...]
-      <c r="F4" t="s">
+      <c r="G4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="1" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="G7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
+        <v>36</v>
+      </c>
+      <c r="E8" t="s">
+        <v>37</v>
+      </c>
+      <c r="F8" t="s">
+        <v>38</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" t="s">
+        <v>26</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" t="s">
+        <v>46</v>
+      </c>
+      <c r="E11" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11" t="s">
+        <v>48</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" t="s">
+        <v>46</v>
+      </c>
+      <c r="E13" t="s">
+        <v>47</v>
+      </c>
+      <c r="F13" t="s">
+        <v>55</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D14" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H14" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" t="s">
+        <v>46</v>
+      </c>
+      <c r="E15" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" t="s">
+        <v>46</v>
+      </c>
+      <c r="E16" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" t="s">
+        <v>48</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H16" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" t="s">
+        <v>46</v>
+      </c>
+      <c r="E17" t="s">
+        <v>47</v>
+      </c>
+      <c r="F17" t="s">
+        <v>72</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E18" t="s">
+        <v>47</v>
+      </c>
+      <c r="F18" t="s">
+        <v>72</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H18" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" t="s">
+        <v>46</v>
+      </c>
+      <c r="E19" t="s">
+        <v>47</v>
+      </c>
+      <c r="F19" t="s">
+        <v>55</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H19" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>83</v>
+      </c>
+      <c r="D20" t="s">
+        <v>46</v>
+      </c>
+      <c r="E20" t="s">
+        <v>47</v>
+      </c>
+      <c r="F20" t="s">
+        <v>48</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H20" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" t="s">
+        <v>46</v>
+      </c>
+      <c r="E21" t="s">
+        <v>47</v>
+      </c>
+      <c r="F21" t="s">
+        <v>43</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H21" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E22" t="s">
+        <v>47</v>
+      </c>
+      <c r="F22" t="s">
+        <v>43</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H22" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>95</v>
+      </c>
+      <c r="D23" t="s">
+        <v>46</v>
+      </c>
+      <c r="E23" t="s">
+        <v>47</v>
+      </c>
+      <c r="F23" t="s">
+        <v>96</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" t="s">
+        <v>46</v>
+      </c>
+      <c r="E24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>103</v>
+      </c>
+      <c r="D25" t="s">
+        <v>46</v>
+      </c>
+      <c r="E25" t="s">
+        <v>47</v>
+      </c>
+      <c r="F25" t="s">
+        <v>38</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H25" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>107</v>
+      </c>
+      <c r="D26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F26" t="s">
+        <v>96</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>111</v>
+      </c>
+      <c r="D27" t="s">
+        <v>46</v>
+      </c>
+      <c r="E27" t="s">
+        <v>47</v>
+      </c>
+      <c r="F27" t="s">
+        <v>43</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H27" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>115</v>
+      </c>
+      <c r="D28" t="s">
+        <v>46</v>
+      </c>
+      <c r="E28" t="s">
+        <v>47</v>
+      </c>
+      <c r="F28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H28" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>119</v>
+      </c>
+      <c r="D29" t="s">
+        <v>46</v>
+      </c>
+      <c r="E29" t="s">
+        <v>47</v>
+      </c>
+      <c r="F29" t="s">
+        <v>72</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H29" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>123</v>
+      </c>
+      <c r="D30" t="s">
+        <v>46</v>
+      </c>
+      <c r="E30" t="s">
+        <v>47</v>
+      </c>
+      <c r="F30" t="s">
+        <v>72</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H30" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E31" t="s">
+        <v>47</v>
+      </c>
+      <c r="F31" t="s">
+        <v>128</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H31" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>132</v>
+      </c>
+      <c r="D32" t="s">
+        <v>46</v>
+      </c>
+      <c r="E32" t="s">
+        <v>47</v>
+      </c>
+      <c r="F32" t="s">
+        <v>128</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>133</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>134</v>
+      </c>
+      <c r="D33" t="s">
+        <v>46</v>
+      </c>
+      <c r="E33" t="s">
+        <v>47</v>
+      </c>
+      <c r="F33" t="s">
+        <v>48</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H33" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>138</v>
+      </c>
+      <c r="D34" t="s">
+        <v>46</v>
+      </c>
+      <c r="E34" t="s">
+        <v>47</v>
+      </c>
+      <c r="F34" t="s">
+        <v>48</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H34" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>141</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>142</v>
+      </c>
+      <c r="D35" t="s">
+        <v>46</v>
+      </c>
+      <c r="E35" t="s">
+        <v>47</v>
+      </c>
+      <c r="F35" t="s">
+        <v>38</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H35" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>145</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>146</v>
+      </c>
+      <c r="D36" t="s">
+        <v>46</v>
+      </c>
+      <c r="E36" t="s">
+        <v>47</v>
+      </c>
+      <c r="F36" t="s">
+        <v>38</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H36" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>149</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>150</v>
+      </c>
+      <c r="D37" t="s">
+        <v>46</v>
+      </c>
+      <c r="E37" t="s">
+        <v>47</v>
+      </c>
+      <c r="F37" t="s">
+        <v>55</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>152</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>153</v>
+      </c>
+      <c r="D38" t="s">
+        <v>46</v>
+      </c>
+      <c r="E38" t="s">
+        <v>47</v>
+      </c>
+      <c r="F38" t="s">
+        <v>96</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>155</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>156</v>
+      </c>
+      <c r="D39" t="s">
+        <v>46</v>
+      </c>
+      <c r="E39" t="s">
+        <v>47</v>
+      </c>
+      <c r="F39" t="s">
+        <v>96</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>158</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>159</v>
+      </c>
+      <c r="D40" t="s">
+        <v>46</v>
+      </c>
+      <c r="E40" t="s">
+        <v>47</v>
+      </c>
+      <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>161</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>162</v>
+      </c>
+      <c r="D41" t="s">
+        <v>46</v>
+      </c>
+      <c r="E41" t="s">
+        <v>47</v>
+      </c>
+      <c r="F41" t="s">
+        <v>48</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>164</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>165</v>
+      </c>
+      <c r="D42" t="s">
+        <v>46</v>
+      </c>
+      <c r="E42" t="s">
+        <v>47</v>
+      </c>
+      <c r="F42" t="s">
+        <v>55</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>167</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>168</v>
+      </c>
+      <c r="D43" t="s">
+        <v>46</v>
+      </c>
+      <c r="E43" t="s">
+        <v>47</v>
+      </c>
+      <c r="F43" t="s">
+        <v>55</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>170</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>171</v>
+      </c>
+      <c r="D44" t="s">
+        <v>46</v>
+      </c>
+      <c r="E44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F44" t="s">
+        <v>43</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>173</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>174</v>
+      </c>
+      <c r="D45" t="s">
+        <v>46</v>
+      </c>
+      <c r="E45" t="s">
+        <v>47</v>
+      </c>
+      <c r="F45" t="s">
+        <v>96</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>176</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>177</v>
+      </c>
+      <c r="D46" t="s">
+        <v>46</v>
+      </c>
+      <c r="E46" t="s">
+        <v>47</v>
+      </c>
+      <c r="F46" t="s">
+        <v>96</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>179</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>180</v>
+      </c>
+      <c r="D47" t="s">
+        <v>46</v>
+      </c>
+      <c r="E47" t="s">
+        <v>47</v>
+      </c>
+      <c r="F47" t="s">
+        <v>96</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>182</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>183</v>
+      </c>
+      <c r="D48" t="s">
+        <v>46</v>
+      </c>
+      <c r="E48" t="s">
+        <v>47</v>
+      </c>
+      <c r="F48" t="s">
+        <v>48</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>185</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>186</v>
+      </c>
+      <c r="D49" t="s">
+        <v>46</v>
+      </c>
+      <c r="E49" t="s">
+        <v>47</v>
+      </c>
+      <c r="F49" t="s">
+        <v>72</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>188</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>189</v>
+      </c>
+      <c r="D50" t="s">
+        <v>46</v>
+      </c>
+      <c r="E50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F50" t="s">
+        <v>72</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>191</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>192</v>
+      </c>
+      <c r="D51" t="s">
+        <v>46</v>
+      </c>
+      <c r="E51" t="s">
+        <v>47</v>
+      </c>
+      <c r="F51" t="s">
+        <v>72</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>194</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>195</v>
+      </c>
+      <c r="D52" t="s">
+        <v>46</v>
+      </c>
+      <c r="E52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F52" t="s">
+        <v>96</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>197</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>198</v>
+      </c>
+      <c r="D53" t="s">
+        <v>46</v>
+      </c>
+      <c r="E53" t="s">
+        <v>47</v>
+      </c>
+      <c r="F53" t="s">
+        <v>128</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>200</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>201</v>
+      </c>
+      <c r="D54" t="s">
+        <v>46</v>
+      </c>
+      <c r="E54" t="s">
+        <v>47</v>
+      </c>
+      <c r="F54" t="s">
+        <v>55</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>203</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>204</v>
+      </c>
+      <c r="D55" t="s">
+        <v>46</v>
+      </c>
+      <c r="E55" t="s">
+        <v>47</v>
+      </c>
+      <c r="F55" t="s">
+        <v>55</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>206</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>207</v>
+      </c>
+      <c r="D56" t="s">
+        <v>46</v>
+      </c>
+      <c r="E56" t="s">
+        <v>47</v>
+      </c>
+      <c r="F56" t="s">
+        <v>55</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H56" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>209</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>210</v>
+      </c>
+      <c r="D57" t="s">
+        <v>46</v>
+      </c>
+      <c r="E57" t="s">
+        <v>47</v>
+      </c>
+      <c r="F57" t="s">
+        <v>128</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>212</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>213</v>
+      </c>
+      <c r="D58" t="s">
+        <v>46</v>
+      </c>
+      <c r="E58" t="s">
+        <v>47</v>
+      </c>
+      <c r="F58" t="s">
+        <v>128</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>215</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>216</v>
+      </c>
+      <c r="D59" t="s">
+        <v>46</v>
+      </c>
+      <c r="E59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F59" t="s">
+        <v>128</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>218</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>219</v>
+      </c>
+      <c r="D60" t="s">
+        <v>46</v>
+      </c>
+      <c r="E60" t="s">
+        <v>47</v>
+      </c>
+      <c r="F60" t="s">
+        <v>43</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>221</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>222</v>
+      </c>
+      <c r="D61" t="s">
+        <v>46</v>
+      </c>
+      <c r="E61" t="s">
+        <v>47</v>
+      </c>
+      <c r="F61" t="s">
+        <v>48</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>224</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>225</v>
+      </c>
+      <c r="D62" t="s">
+        <v>46</v>
+      </c>
+      <c r="E62" t="s">
+        <v>47</v>
+      </c>
+      <c r="F62" t="s">
+        <v>48</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>227</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>228</v>
+      </c>
+      <c r="D63" t="s">
+        <v>46</v>
+      </c>
+      <c r="E63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F63" t="s">
+        <v>96</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>230</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>231</v>
+      </c>
+      <c r="D64" t="s">
+        <v>46</v>
+      </c>
+      <c r="E64" t="s">
+        <v>47</v>
+      </c>
+      <c r="F64" t="s">
+        <v>96</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>233</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>234</v>
+      </c>
+      <c r="D65" t="s">
+        <v>46</v>
+      </c>
+      <c r="E65" t="s">
+        <v>47</v>
+      </c>
+      <c r="F65" t="s">
+        <v>96</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>236</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>237</v>
+      </c>
+      <c r="D66" t="s">
+        <v>46</v>
+      </c>
+      <c r="E66" t="s">
+        <v>47</v>
+      </c>
+      <c r="F66" t="s">
+        <v>43</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>239</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>240</v>
+      </c>
+      <c r="D67" t="s">
+        <v>46</v>
+      </c>
+      <c r="E67" t="s">
+        <v>47</v>
+      </c>
+      <c r="F67" t="s">
+        <v>43</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>242</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>243</v>
+      </c>
+      <c r="D68" t="s">
+        <v>46</v>
+      </c>
+      <c r="E68" t="s">
+        <v>47</v>
+      </c>
+      <c r="F68" t="s">
+        <v>43</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>245</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>246</v>
+      </c>
+      <c r="D69" t="s">
+        <v>46</v>
+      </c>
+      <c r="E69" t="s">
+        <v>47</v>
+      </c>
+      <c r="F69" t="s">
+        <v>38</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>248</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>249</v>
+      </c>
+      <c r="D70" t="s">
+        <v>46</v>
+      </c>
+      <c r="E70" t="s">
+        <v>47</v>
+      </c>
+      <c r="F70" t="s">
+        <v>38</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>251</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>252</v>
+      </c>
+      <c r="D71" t="s">
+        <v>46</v>
+      </c>
+      <c r="E71" t="s">
+        <v>47</v>
+      </c>
+      <c r="F71" t="s">
+        <v>19</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H71" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>254</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>255</v>
+      </c>
+      <c r="D72" t="s">
+        <v>46</v>
+      </c>
+      <c r="E72" t="s">
+        <v>47</v>
+      </c>
+      <c r="F72" t="s">
+        <v>72</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H72" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>257</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>258</v>
+      </c>
+      <c r="D73" t="s">
+        <v>46</v>
+      </c>
+      <c r="E73" t="s">
+        <v>47</v>
+      </c>
+      <c r="F73" t="s">
+        <v>128</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H73" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>260</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>261</v>
+      </c>
+      <c r="D74" t="s">
+        <v>46</v>
+      </c>
+      <c r="E74" t="s">
+        <v>47</v>
+      </c>
+      <c r="F74" t="s">
+        <v>128</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H74" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>263</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>264</v>
+      </c>
+      <c r="D75" t="s">
+        <v>46</v>
+      </c>
+      <c r="E75" t="s">
+        <v>47</v>
+      </c>
+      <c r="F75" t="s">
+        <v>55</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H75" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>266</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" t="s">
+        <v>267</v>
+      </c>
+      <c r="E76" t="s">
+        <v>268</v>
+      </c>
+      <c r="F76" t="s">
+        <v>269</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H76" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>271</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>22</v>
+      </c>
+      <c r="D77" t="s">
+        <v>267</v>
+      </c>
+      <c r="E77" t="s">
+        <v>268</v>
+      </c>
+      <c r="F77" t="s">
+        <v>269</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H77" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>273</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>274</v>
+      </c>
+      <c r="D78" t="s">
+        <v>267</v>
+      </c>
+      <c r="E78" t="s">
+        <v>268</v>
+      </c>
+      <c r="F78" t="s">
+        <v>269</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H78" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>276</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" t="s">
+        <v>17</v>
+      </c>
+      <c r="E79" t="s">
+        <v>277</v>
+      </c>
+      <c r="F79" t="s">
+        <v>269</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H79" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>279</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>22</v>
+      </c>
+      <c r="D80" t="s">
+        <v>17</v>
+      </c>
+      <c r="E80" t="s">
+        <v>277</v>
+      </c>
+      <c r="F80" t="s">
+        <v>269</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H80" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>281</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" t="s">
+        <v>282</v>
+      </c>
+      <c r="E81" t="s">
+        <v>283</v>
+      </c>
+      <c r="F81" t="s">
+        <v>128</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H81" t="s">
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>