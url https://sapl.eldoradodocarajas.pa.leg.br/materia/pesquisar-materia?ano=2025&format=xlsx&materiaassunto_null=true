--- v1 (2026-02-04)
+++ v2 (2026-06-12)
@@ -54,285 +54,285 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Leis Complementares</t>
   </si>
   <si>
     <t>WAGNE COSTA MACHADO</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/673/1_-_plc_01-2025-pmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/673/1_-_plc_01-2025-pmec.pdf</t>
   </si>
   <si>
     <t>Regulamenta o tratamento favorecido, diferenciado e simplificado para as micro e pequenas empresas, assim definidas na Lei Complementar nº 001 de 02 de agosto de 2021, nas contratações públicas de bens, serviços e obras no âmbito da Administração Pública Municipal, revoga o Capítulo VI da Lei Complementar nº 001 de 02 de Agosto de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Leis Ordinárias</t>
   </si>
   <si>
     <t>MARCELO BRAGA</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/</t>
   </si>
   <si>
     <t>Institui medidas a serem tomadas pelo Poder Executivo Municipal para fazer cumprir o disposto na Lei Estadual n°: 10.823, de dezembro de 2024 no âmbito do Município de Eldorado do Carajás, Estado do Pará.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JOSEMIR LIMA</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/558/1_-_plo_02-2025-cmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/558/1_-_plo_02-2025-cmec.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Comunidade Católica no Município de Eldorado do Carajás, Estado do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/559/1_-_plo_03-2025-cmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/559/1_-_plo_03-2025-cmec.pdf</t>
   </si>
   <si>
     <t>Reconhece a "Descida do Rio Vermelho" como Patrimônio Cultural do Município de Eldorado do Carajás, Estado do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>FRANQUINEA</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/571/1_-_plo_04-2025-cmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/571/1_-_plo_04-2025-cmec.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Incentivo ao Empreendedorismo da Mulher – Programa “Mulher Empreendedora” – e dá outras providências.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CRISTILEY FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/602/1_-_plo_05-2025-cmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/602/1_-_plo_05-2025-cmec.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão gratuita de transporte público aos doadores de sangue do município de Eldorado do Carajás, Estado do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ERIVAN DA POLO NORTE</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/608/1_-_plo_06-2025-cmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/608/1_-_plo_06-2025-cmec.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Apoio à Piscicultura e Cooperativismo Sustentável, e dá outras providências.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/616/1_-_plo_07-2025-cmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/616/1_-_plo_07-2025-cmec.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino públicos e privados de educação básica e infantil nas escolas da rede municipal e particular de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/617/1_-_plo_08-2025-cmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/617/1_-_plo_08-2025-cmec.pdf</t>
   </si>
   <si>
     <t>Altera a redação da alínea “a”, inciso II do art. 4º da Lei Municipal n. 245, de 06 de maio de 2010, que dispõe sobre a Instituição do Serviço Público de Transporte denominado “Mototáxi” no município de Eldorado do Carajás e dá outras providencias.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/630/1_-_plo_09-2025-cmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/630/1_-_plo_09-2025-cmec.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa "Transporte Escolar Seguro" no município de Eldorado do Carajás/PA e dá outras providências.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/631/1_-_plo_10-2025-cmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/631/1_-_plo_10-2025-cmec.pdf</t>
   </si>
   <si>
     <t>Institui a instalação de fraldários nas Unidades Básicas de Saúde (UBS), Unidades de Saúde da Família (USF) e demais unidades de saúde públicas do município de Eldorado do Carajás/PA, e dá outras providências.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>SIMONE MORAES</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Política Municipal Integrada de Enfrentamento à Violência denominada 'Acolher', com a articulação de campanhas existentes e atuação dos agentes comunitários de saúde (ACS) como rede de detecção e encaminhamento de situações de violência, e dá outras providências.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/667/1_-_plo_12-2025-cmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/667/1_-_plo_12-2025-cmec.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Atendimento Veterinário Público e Gratuito para animais domésticos no município de Eldorado do Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/668/1_-_plo_13-2025-cmec.pdf</t>
-[...2 lines deleted...]
-    <t>Dispõe sobre a criação da Brigada     Municipal de Eldorado do Carajás e dá outras providências.</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/668/1_-_plo_13-2025-cmec.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Brigada Municipal de Eldorado do Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/670/1_-_plo_14-2025-cmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/670/1_-_plo_14-2025-cmec.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização do Cordão de Identificação com o símbolo do Transtorno do Espectro Autista (TEA) e da Carteira de Identificação da Pessoa com TEA no Município de Eldorado do Carajás, Estado do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/674/1_-_plo_15-2025-cmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/674/1_-_plo_15-2025-cmec.pdf</t>
   </si>
   <si>
     <t>Institui o programa “Porteira à Dentro”, que autoriza a execução de serviços públicos em propriedades rurais particulares quando houver interesse público coletivo, e dá outras providências.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/675/1_-_plo_16-2025-cmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/675/1_-_plo_16-2025-cmec.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Maria da Penha vai à Escola, com o objetivo de sensibilizar a comunidade escolar sobre a violência doméstica e familiar contra a mulher, e dá outras providências.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/681/1_-_plo_17-2025-cmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/681/1_-_plo_17-2025-cmec.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa Zona Segura para Mulheres no Município de Eldorado do Carajás – PA e dá outras providências.”</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/701/1_-_plo_18-2025-cmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/701/1_-_plo_18-2025-cmec.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para funcionamento de Farmácia 24 (vinte e quatro) horas no Hospital Municipal de Eldorado do Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Renova a declaração de utilidade pública da Associação Comercial, Industrial e Agropecuária de Eldorado do Carajás (ACIEC), concedida pela Lei Municipal nº 201, de 29 de junho de 2007, nos termos da Lei Municipal nº 485, de 29 de março de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>JENEAN REIS</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para construção, ampliação, reforma e funcionamento de postos revendedores de combustíveis automotivos, no âmbito do Município de Eldorado do Carajás, Estado do Pará, e dá outras providências.</t>
   </si>
@@ -348,60 +348,60 @@
   <si>
     <t>758</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decretos Legislativos</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>Concede Títulos de Cidadão Eldoradense, e dá outras providencias.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resoluções</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/538/pr_01-2025001.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/538/pr_01-2025001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a composição das Comissões Permanentes da Câmara Municipal de Eldorado do Carajás/PA para a 9ª (nona) Legislatura e dá outras providências.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/581/1_-_pr_01-2025.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/581/1_-_pr_01-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece a reestruturação organizacional e dispõe sobre o Plano de Carreira, Cargos e Vencimentos/Salários da Câmara Municipal de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Josemir Silva</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno desta Casa Legislativa, e após ouvido o Plenário, REQUEIRO que seja oficiado a Secretária Municipal de Educação e/ou à Secretaria de Transportes Escolares, para que sejam prestadas, no prazo legal, as seguintes informações:_x000D_
 1.	Qual o motivo da suspensão do transporte escolar que atende os alunos da Escola Vitorino Freire?_x000D_
 2.	Por que o transporte escolar não realiza o percurso há mais de uma semana?_x000D_
 3.	Há previsão para a normalização do serviço?_x000D_
 4.	Quais medidas emergenciais estão sendo adotadas para garantir o acesso dos estudantes à escola durante esse período?</t>
   </si>
   <si>
     <t>633</t>
@@ -425,2130 +425,2130 @@
   <si>
     <t>Solicita a alteração do dia de realização das Sessões Ordinárias da Câmara Municipal de Eldorado do Carajás/PA, transferindo-as das segundas-feiras para as terças-feiras, no horário regimental.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>JÚNIOR DO GRAVATÁ</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, na pessoa do Presidente da Câmara Municipal, relatório das contas pendentes de julgamento referentes às gestões dos ex-prefeitos do Município de Eldorado do Carajás/PA, encaminhadas pelo Tribunal de Contas dos Municípios do Estado do Pará (TCM/PA), conforme o artigo 92, incisos V e IX, do Regimento Interno.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>CARLOS ENFERMEIRO</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/539/1.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/539/1.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de ampliação do posto de saúde da Vila Tancredo Neves, com a inclusão de estrutura e equipe especializada para a oferta de serviços de saúde bucal, visando garantir atendimento odontológico adequado à população local.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/540/2.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/540/2.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de implantação de um bueiro na Vicinal 10, localizada no PA São Francisco, na Vila Betel, visando melhorar o escoamento de águas pluviais, garantir a segurança da via e facilitar o tráfego de veículos e pedestres.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/541/3.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/541/3.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que conceda a Contratação dos monitores escolares nos transportes dos alunos, no municpío de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/542/4.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/542/4.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que conceda solicitação e limpeza de ruas e roçagem, iluminação publica e podagens de arvores, no PA Canudos e Vila São José, municipio de eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/543/5.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/543/5.pdf</t>
   </si>
   <si>
     <t>Indicação,  so executivo Municipal que conceda Solicitação  de estradas, nos P.A 17 de Abril, Cabanos, Canudos ,no municipio de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/545/6.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/545/6.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a Aderir ao “Contrata+Brasil” programa do Governo Federal que disponibiliza a plataforma aos Estado e Municípios Brasileiros.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/546/7.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/546/7.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de implantação do Programa Saúde Bucal na UBS da Vila Viveiros, localizada no PA Progresso região da Bamerindus, visando universalizar a saúde bucal para os moradores da Zona Rural.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/547/8.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/547/8.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a recuperação da vicinal picadão próximo a Valter Gama, no P.A Gameleira.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/548/9.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/548/9.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a colocação de bueiros na vicinal do Rone, no polo Baguá, área rural dessa municipalidade.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/549/10.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/549/10.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal e aos órgãos competentes que adotem medidas para minimizar os transtornos sonoros noturnos causados por motos, especialmente na Avenida São Geraldo.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/550/11.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/550/11.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Urbanismo e Desenvolvimento Econômico (SEMURDE) que providencie com URGÊNCIA, a manutenção da iluminação pública em diversos pontos da cidade de Eldorado do Carajás.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/551/12.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/551/12.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Educação (SEMED) que providencie a reforma ou reconstrução da Escola Boa Esperança, bem como a construção de uma quadra poliesportiva coberta na Zona Rural deste município.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/553/13.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/553/13.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de implantação de um bueiro na Vicinal 12, localizada no PA São Francisco, na Vila Betel, visando melhorar o escoamento de águas pluviais, garantir a segurança da via e facilitar o tráfego de veículos e pedestres.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/554/14.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/554/14.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de implantação de um bueiro na Vicinal Corredor da Fazenda Ouro Verde (perto da Vila Gravatá), visando melhorar o escoamento de águas pluviais, garantir a segurança da via e facilitar o tráfego de veículos e pedestres.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/555/15.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/555/15.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que conceda a contratação dos monitores escolares nos transportes dos alunos, no Município de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/556/16.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/556/16.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, estudo orçamnetário e consequente atualização do PCCR da Administrção Publica, bem como a inclusão do beneficio "Licença Premio" aos Servidores efetivos Municipais&lt; no Municipio de Eldorado do Carajás/Pa.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/557/17.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/557/17.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a alterar as Letras A,B,C e D, do § lll e lV, do artigo 8º, LEI COMPLEMENTAR Nº 004, DE 28 DE OUTUBRO DE 2022, que institui o novo Plano de Carreira, Cargos e Remuneração dos servidores do Sistema de Saúde Pública do Município de Eldorado do Carajás Estado do Pará.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/560/18.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/560/18.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a implantação da indústria de beneficiamento da mandioca e Casa da Farinha.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/562/19.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/562/19.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a instalação de um Posto Saúde da Família (PSF) na Vila Betel, visando melhorar o acesso da população aos serviços de saúde.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/563/20.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/563/20.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, instalação de uma Unidade de Saúde da Família (USF) na Agrovila, região da Gameleira, visando garantir atendimento médico mais acessível à população local.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/561/21.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/561/21.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a reforma do prédio da Posto de Saúde da Família (USF) do PA Castanheira e Região a instalação de uma cadeira odontológica, visando melhorar o atendimento à população.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/565/22.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/565/22.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RECUPERAÇÃO DA ESTRADA E LINHA ESCOLAR QUE PASSA EM FRENTE À IGREJA CATÓLICA DO P.A SAPUCAIA, A ESTRADA QUE PASSA EM FRENTE A RESIDÊNCIA DO SR. JOSÉ MARTINS, BEM COMO A RECUPERAÇÃO DA PONTE PRÓXIMA À RESIDÊNCIA DA Sr.ª. SILVIA, AMBAS LOCALIZADA NA MESMA ESTRADA.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/566/23.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/566/23.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Minicipal a recuperação da estrada do P.A são Francisco: Vicinal 5, entrada da Vila  Gravatá.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/567/24.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/567/24.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Eldorado do Carajás, Estado do Pará, que seja providenciado o cumprimento da Lei Ordinária nº 555/2024, que dispõe sobre a distribuição de kits escolares para alunos da pré-escola até o 9º ano do Ensino Fundamental nas escolas públicas municipais</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/568/25.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/568/25.pdf</t>
   </si>
   <si>
     <t>Indico ao  Executivo Municipal, o cumpimento da Lei Ordinária nº 470/2021, sobre a obrigatoriedade de uso de Uniformes Estudantis padronizados e gratuitos nas Escolas Publicas do Município de Eldoraado do Carajás/PA.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/569/26.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/569/26.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, asfaltamento no Bairro dos Oleiros Km 02, Municipio de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/570/27.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/570/27.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL COM BASE EM ABAIXO-ASSINADO APRESENTADO POR DEZENAS DE MORADORES DO BAIRRO ABAETÉ, INDICA A NECESSIDADE DE MELHORIAS INFRAESTRUTURAIS NO REFERIDO BAIRRO</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/572/28.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/572/28.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Esporte, Cultura e Lazer que providencie a troca das lâmpadas dos banheiros/vestiários do Ginásio Poliesportivo do km 2.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/573/29.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/573/29.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Esporte, Cultura e Lazer a colocação de 10 metros cúbicos de areia na Arena de Vôlei, bem como a instalação de grades de metal com altura mínima de 1,5 metros ao redor da quadra.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/574/30.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/574/30.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a realização de melhorias na Vila Betel, incluindo iluminação pública, substituição de lâmpadas queimadas, limpeza e manutenção.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/575/31.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/575/31.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a recuperação e manutenção urgente da Rua Cecília Meireles e das demais vias do Km 03, que estão intrafegáveis devido à falta de infraestrutura adequada.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/576/32.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/576/32.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a reabertura, encascalhamento e recuperação da estrada que liga a PA Castanheira à Vila Tancredo Neves, incluindo as vicinais Santa Inês, São Félix, Itaúba, São João e Açaizal.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/577/33.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/577/33.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a instalação de um Posto Saúde da Família (PSF) na Vila Lourival Santana (Peruana), visando melhorar o acesso da população aos serviços de saúde.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/578/34.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/578/34.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a disponibilização de uma casa de apoio para atendimento médico no Acampamento Dalcídio Ferreira (Maria bonita).</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/579/35.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/579/35.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a realização de uma ação em conjunto das Secretarias Municipais de Assistência Social e Saúde no Bairro Bela Vista (Favelinha).</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/580/36.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/580/36.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a disponibilização de um caminhão-pipa abastecido, em regime de plantão permanente, para atendimento a emergências de incêndios na zona urbana.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/582/37.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/582/37.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realizar a recuperação das ruas do bairro km 03 e Bom Jardim no Município de Eldorado do Carajás Estado do Pará.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/583/38.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/583/38.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a recuperação da Rua Delcides Ferreira, bairro Abaeté – Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/584/39.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/584/39.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a recuperação das Ruas: Mato Grosso, bairro Caixa d’água e Avenida Marabá, bairro setor 1.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/585/40.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/585/40.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, Recupração e Manutenção de estradas, na região da Pedra Furada, município de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/586/41.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/586/41.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, o cumprimento da Lei Ordinária nº 402/2017, do Município de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/587/42.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/587/42.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, dispõe RECUPERAÇÃO DE RUAS, AVENIDAS, ILUMINAÇÃO PÚBLICA, COLETA DE ENTULHOS AOS BAIRROS: ABAETÉ, SETOR 01, CAIXA D’ÁGUA E SETOR 05, NA SEDE DE ELDORADO DO CARAJÁS/PA.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/588/43.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/588/43.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a construção de uma calçada na frente da Escola Ouro Verde, localizada na Vila Betel.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/589/44.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/589/44.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a inclusão de uma alteração na rota do transporte escolar que passa em frente ao Acampamento Rio Pardo de menos dois quilômetros para buscar quatro crianças que necessitam do transporte escolar.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/590/45.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/590/45.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, o cumprimento da Lei Ordinária nº 468, de 27 de julho de 2021, do Município de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/591/46.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/591/46.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a realização de um mutirão de limpeza e manutenção das ruas da Vila Tancredo Neves, bem como a disponibilização/instalação de containers de lixo em lugares estratégicos.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/592/47.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/592/47.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a criação do Fundo Municipal da Pessoa com Deficiência-PcD Conselho Municipal dos Direitos da Pessoa com Deficiência-PcD, no município de Eldorado do Carajás, Estado do Pará.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/593/48.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/593/48.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Agricultura, Pecuária e Pesca, que realize o cadastramento das propriedades rurais e dos rebanhos, para à execução do Programa Mais Pecuária Brasil, com foco no melhoramento genético dos rebanhos pertencentes a pequenos e médios produtores do município de Eldorado do Carajás.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/594/49.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/594/49.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a construção da ponte do bairro Bom Jardim.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/595/50.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/595/50.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a Construção de 03 lombadas (quebra-molas) na avenida Delcides Ferreira, - Em frente ao açougue do Sidi; - Em frente ao antigo bar do Boa e na esquina da Rua KO, no Bairro Abaeté, no Município de Eldorado do Carajás Estado do Pará.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/596/51.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/596/51.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, CONSTRUÇÃO DO MURO DA ESCOLA GETÚLIO VARGAS, VILA DO PROJETO DE ASSENTAMENTO GAMELEIRA, MUNICÍPIO DE ELDORADO DO CARAJÁS/PA.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/597/52.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/597/52.pdf</t>
   </si>
   <si>
     <t>Solicita à Prefeitura Municipal de Eldorado do Carajás que reforce junto ao Departamento Nacional de Infraestrutura de Transportes (DNIT) o pedido de instalação de lombadas e sinalização nos trechos de acesso à BR-155, conforme Ofício Nº 001/2025/GAB/AP/CMEC.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/598/53.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/598/53.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a urgente recuperação das ruas e a melhoria da iluminação pública do bairro Rio Vermelho (Chácaras do Barreto).</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/599/54.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/599/54.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a construção de uma ponte na Rua Nova, no bairro Abaeté, tendo em vista que a estrutura anterior se encontra caída há mais de uma semana, causando transtornos à população local.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/600/55.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/600/55.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade urgente de verificação e solução do esgoto a céu aberto no cruzamento da Rua Antônio Almeida com a Rua da Torre, além da recuperação e iluminação da via, visando melhorar a infraestrutura e a segurança dos moradores.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/601/56.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/601/56.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realização de um estudo técnico para a revisão da classificação dos bairros da cidade com o objetivo de reclassificar áreas ainda identificadas como zona rural viabilizando sua adequação aos critérios urbanos e posteriormente o envio de requerimento à Empresa Brasileira de Correios e Telégrafos (ECT) solicitando a distribuição domiciliária nessas localidades.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/603/57.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/603/57.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realizar a recuperação da estrada vicinal do retiro na região da Peruana, no Município de Eldorado do Carajás Estado do Pará.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/604/58.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/604/58.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, dispõe   a construção da Escola Siqueira, Campos, Município de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/605/59.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/605/59.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, dispõe   A Construção e Reforma da Escola Viturino Freire, Município de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/606/60.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/606/60.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal a realização da recuperação da ponte do PA Moça Bonita - zona rural desta municipalidade.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/607/61.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/607/61.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Urbanismo e Desenvolvimento Econômico (SEMURDE) que providencie com URGÊNCIA a drenagem e melhoria da infraestrutura da Rua Santos Drumond, esquina com a Mato Grosso, no Setor Cinco.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/609/62.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/609/62.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a urgente necessidade de reforma da Escola Viturino Freire, localizada na comunidade São Félix da Tina.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/610/63.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/610/63.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a realização de roço, limpeza e manutenção nas proximidades e arredores da Escola Liberdade, bem como na vila e na praça do PA Castanheira.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/611/64.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/611/64.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realizar a recuperação da Rua do Aeroporto no bairro km 02 no trecho entre a Rua da Rodoviária até a esquina do CRAS no Bairro Abaete, no Município de Eldorado do Carajás Estado do Pará.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/612/65.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/612/65.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que sejam realizadas melhorias na Rua Sol Poente, no entorno da Igreja Católica Matriz, localizada no Km 02 deste município.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/613/66.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/613/66.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que interceda junto a Secretaria Municipal de Educação, para realizar reparo de lâmpadas e aquisição de novas cadeiras escolares para a Escola Benevídia Gomes.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/614/67.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/614/67.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal a reforma da estrutura física do Centro de Atenção Psicossocial – CAPS, neste município.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/615/68.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/615/68.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a reforma da Escola Inajá, localizada na Vila Tancredo Neves, zona rural deste Município.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/618/69.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/618/69.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que sejam realizadas melhorias na Rua Capixaba, localizada no Km 02.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/619/70.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/619/70.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a construção urgente da ponte na estrada principal da Bamerindus, próximo à Pedra Amarela.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/620/71.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/620/71.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a necessidade de implantar sistema público de abastecimento de água na Vila Tancredo Neves.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/621/72.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/621/72.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a necessidade de retomar os procedimentos administrativos e legais para a construção da ponte da Volta do Rio.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/622/73.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/622/73.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a necessidade de retomar os procedimentos administrativos e legais visando à revitalização e ampliação da Praça da Juventude, no Distrito 17 de Abril.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/624/74.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/624/74.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a reforma e ampliação de uma sala de aula na escola Jader Barbalho do PA Baguá e a reforma da caixa d’água ou a instalação de uma nova caixa d’água.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/625/75.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/625/75.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a manutenção de 3 bueiros, nas proximidades da estrada que vai para as propriedades do senhor Ricardo, Márcio e da senhora Elde e a instalação de um bueiro nas proximidades da propriedade do senhor Alcedino, na Vicinal do PA Baguá.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/626/76.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/626/76.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de realizar serviços de manutenção na estrada vicinal do PA Baguá.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/627/77.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/627/77.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a verificação urgente das vans que prestam serviço à Escola Aparecida 2, na comunidade Santa Maria.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/635/78.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/635/78.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Urbanismo e Desenvolvimento Econômico (SEMURDE) que seja providenciada a limpeza das ruas do Bairro Setor 1, localizado no Km 100 deste município.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/636/79.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/636/79.pdf</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/641/80.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/641/80.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DA PONTE LOCALIZADA NA RUA NOVA, BAIRRO BOM JARDIM NÚCLEO URBANO DO MUNICÍPIO DE ELDORADO DO CARAJÁS/PA.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/642/81.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/642/81.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a construção de uma ponte que interligue a Vicinal do Novo Paraíso à Vicinal do Mutirão, localizada na região da Bamerindus.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/643/82.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/643/82.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realização de melhorias na infraestrutura das seguintes escolas: Escola Viturino Freire, Escola Santa Maria, Escola Santa Terezinha e Escola São Francisco. Todas, localizadas no polo Castanheira.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/644/83.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/644/83.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a recuperação das vias públicas e a reposição das lâmpadas da iluminação pública no Distrito 17 de Abril.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/645/84.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/645/84.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a necessidade de correção no sistema hidráulico do abastecimento público de água do Distrito 17 de Abril.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/646/85.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/646/85.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a recuperação urgente da ponte da Vicinal 07 (Vicinal dos Goianos) sentido Distrito Gravatá, próximo à casa do Sr. Delegado.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/647/86.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/647/86.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a recuperação urgente da ponte da Vicinal 07 (Vicinal dos Goianos) sentido Distrito Gravatá, próximo à terra do Sr. Gordo.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/648/87.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/648/87.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a Construção da Ponte Localizada na Estrada Vicinal do Angico, Região Bamerindus, Município de Eldorado do Carajás/Pá.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/649/88.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/649/88.pdf</t>
   </si>
   <si>
     <t>indico ao Executivo Municipal,l retorno da coleta de material de exames no Distrito 17 de Abril, município de Eldodorado do Carajás/Pa.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/650/89.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/650/89.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de recuperação das estradas principais e vicinais dos Projetos de Assentamento Sapucaia e Iraque, na zona rural do município de Eldorado do Carajás – PA.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/651/90.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/651/90.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a recuperação da Rua Rui Barbosa (entrada do Residencial Ipê), bem como a limpeza e retirada de entulhos e lixo acumulado no Residencial Ipê, no município de Eldorado do Carajás – PA.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/652/91.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/652/91.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que sejam tomadas as providências necessárias para a implantação de duas lombadas na Avenida Carajás, no sentido que segue em direção à Prefeitura Municipal.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/653/92.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/653/92.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que adote as providências necessárias para o cumprimento da Lei Municipal que institui a Sala Lilás em Eldorado do Carajás.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/654/93.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/654/93.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a recuperação da ponte da Vicinal do Curral de Cimento, no PA Rio Pardo, próxima à casa do senhor Dione.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/655/94.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/655/94.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a manutenção da iluminação das vias públicas da Vila Tancredo Neves.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/657/95.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/657/95.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a recuperação da ponte no Distrito 17 de Abril, na vicinal do senhor João Alves.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/658/96.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/658/96.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a perfuração de poços artesianos com a implantação dos sistemas hidráulico para distribuição de água nas vilas, Peruana, Agrovila, Alto Bonito do Axixá e Distrito Gravatá.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/659/97.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/659/97.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a recuperação da estrada principal que inicia na Vila Tancredo Neves até divisa do município de São Geraldo do Araguaia.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/660/98.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/660/98.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a recuperação das estradas vicinais da região da Gameleira, Alto Bonito do Axixá e Distrito Gravatá.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/661/99.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/661/99.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a recuperação da Rua Oziel Carneiro no Km 02, tendo em vista a instalação do SAMU.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/662/100.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/662/100.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Obras e Infraestrutura que seja providenciada a reconstrução de duas pontes: uma localizada na Vicinal Pedra Furada e outra na Vicinal Moça Bonita.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/663/101.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/663/101.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a recuperação de ponte localizada na Vicinal 11, na Vila Betel, próximo à propriedade do senhor Leomar Mazim.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/664/102.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/664/102.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a construção de uma Unidade Básica de Saúde (UBS) no bairro Jardim Eldorado/Buriti.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/669/103.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/669/103.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realizar a recuperação da estrada vicinal do PA Água Fria, no Município de Eldorado do Carajás Estado do Pará.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/671/104.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/671/104.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a instalação e troca de lâmpadas queimadas no entorno da Escola Liberdade, Praça, Assembleia e demais espaços da comunidade do PA Castanheira.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/676/105.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/676/105.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a recuperação da Vicinal do 13 localizada no Distrito 17 de Abril.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/677/106.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/677/106.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a recuperação da Vicinal 02 localizada no PA São Francisco.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/678/107.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/678/107.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, o cumprimento da Lei Ordinária nº 569/2025, do Município de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/679/108.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/679/108.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a implantação de desvio provisório na Ponte da Volta do Rio, durante o período de verão, como medida adicional para auxiliar na preservação da estrutura, restringindo a passagem de veículos pesados sobre a ponte.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/680/109.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/680/109.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a instalação do novo aparelho de raio-X, adquirido em 2024, no Hospital Municipal.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/682/110.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/682/110.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realização de operação tapa-buracos nas Ruas do Aeroporto e Delcidio Ferreira, situadas no Km 02.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/683/111.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/683/111.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, A CONSTRUÇÃO DE 02 (DUAS) PONTES DE CONCRETO, NO PROJETO DE ASSENTAMENTO RIO VERMELHO, MUNICÍPIO DE ELDORADO DO CARAJÁS/PA.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/684/112.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/684/112.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realização de melhorias na estrutura predial, manutenção das centrais de ar-condicionado e reposição de mobiliário em escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/685/113.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/685/113.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a efetivação da distribuição gratuita de uniformes e kits escolares aos alunos da rede pública de ensino, nos termos das Leis Municipais nº 470/2021 e nº 555/2024.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/686/114.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/686/114.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a instalação de Centro de Referência para Atendimento a Pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/687/115.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/687/115.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a instalação de Centro de Referência para Atendimento às Mulheres.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/688/116.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/688/116.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a instalação de iluminação pública com luminárias de LED na Rodovia PA-275, no trecho compreendido entre o trevo do km 100 e o final do Bairro Buriti.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/689/117.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/689/117.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal o fornecimento gratuito de fardamento aos vigilantes dos órgãos públicos municipais, especialmente escolas, unidades de saúde e demais repartições.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/690/118.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/690/118.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a construção de academias ao ar livre em áreas arborizadas de Eldorado do Carajás, visando garantir o acesso gratuito da população à prática de atividades físicas e ao bem-estar.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/691/119.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/691/119.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realizar a Campanha Educativa contra exploração de imagem adultização precoce nas redes socias de crianças e adolescentes, com distribuição de material impresso nas escolas e aglomerados públicos, no Município de Eldorado do Carajás Estado do Pará.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/692/120.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/692/120.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal SOLICITAÇÃO DE MANUTENÇÃO E REPAROS DA REDE DE ILUMINAÇÃO PÚBLICA DOS BAIRROS E VILAS NA ZONA RURAL, no Município de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/693/121.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/693/121.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, A CONSTRUÇÃO DO MURO, INSTALAÇÃO DE SISTEMA E ABASTECIMENTO DE ÁGUA POTÁVEL, EDIFICAÇÃO DA CAPELA E RECEPÇÃO, IMPLANTAÇÃO DE ILUMINAÇÃO E DEMAIS MELHORIAS NO CEMITÉRIO MUNICIPAL, DE ELDORADO DO CARAJÁS/PA.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/694/122.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/694/122.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo, SOLICITAÇÃO SOBRE A SITUAÇÃO DO CONVÊNIO ENTRE A PREFEITURA MUNICIPAL E GOVERNO DO ESTADO DO PARÁ, SOBRE A EXPEDIÇÃO DE DOCUMENTO DE IDENTIFICAÇÃO, ELDORADO DO CARAJÁS/PA.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/695/123.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/695/123.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a recuperação das vias públicas na comunidade Chácara Rio Vermelho.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/696/124.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/696/124.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a substituição e restauração de lâmpadas na Rua Boa Esperança.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/697/125.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/697/125.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a recuperação da Rua da Felicidade, no bairro Abaeté.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/698/126.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/698/126.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal com urgência, a instalação de iluminação pública nas entradas dos bairros de chácaras, localizados na curva do “S”.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/699/127.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/699/127.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a recuperação das ruas e a substituição das lâmpadas queimadas na iluminação pública do Bairro Caixa d’Água.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/700/128.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/700/128.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a recuperação das ruas, reforço na iluminação pública e substituição das lâmpadas queimadas no Bairro Setor 5.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/702/camscanner_26-08-2025_09.13_1.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/702/camscanner_26-08-2025_09.13_1.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a construção de uma escola de ensino fundamental no chacramento Sol nascente, localizado na Curva do S, no Município de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/703/camscanner_26-08-2025_09.11_1.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/703/camscanner_26-08-2025_09.11_1.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a construção de uma unidade de educação infantil (creche) no Bairro Setor Caixa d’Água, Km 100, no Município de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/704/camscanner_26-08-2025_09.09.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/704/camscanner_26-08-2025_09.09.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realizar a recuperação das estradas vicinais no PA Lourival Santana, no Município de Eldorado do Carajás Estado do Pará.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/705/camscanner_26-08-2025_09.06_1.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/705/camscanner_26-08-2025_09.06_1.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a recuperação da iluminação pública, ruas e avenidas no Loteamento Eldorado, localizado na Curva do "S", no Município de Eldorado do Carajás, Estado do Pará.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Indico ao Executivo, A RECUPERAÇÃO DE VICINAIS DAS RUAS E VICINAIS, A MANUTENÇÃO DA ILUMINAAÇÃO PUBLICA DA COMUNIDADE MARIA BONITA, ACAMPAMENTO DALCÍDIO JURANDIR, Município de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/707/camscanner_26-08-2025_09.14_1.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/707/camscanner_26-08-2025_09.14_1.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a recuperação de pontes e estradas na Vicinal Principal, que serve aos Projetos de Assentamentos Água Fria, Eldorado e Rio Vermelho, pelo km 04, no Município de Eldorado do Carajás, Estado do Pará.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/709/camscanner_26-08-2025_09.07_2_1.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/709/camscanner_26-08-2025_09.07_2_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realização de melhorias no sistema de abastecimento de água pública no Distrito 17 de Abril.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/711/136.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/711/136.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, a solicitação de recuperação de estradas e manutenção de iluminação pública, limpezas de ruas, podagem das árvores, nas comunidades, Volta do Rio e vila São José (zona rural), nos PROJETOS DE ASSENTAMENTOS CABANOS E CANUDOS, Município de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/713/camscanner_10-10-2025_08.501.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/713/camscanner_10-10-2025_08.501.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, a recuperação da ESCOLA CONSTRUINDO CONHECIMENTO, reformas do telhado e forro da escola, falta de cadeiras para os alunos, construção do muro em volta da escola, manutenção das centrais de ar, comunidade Peruana, Projetos de Assentamento Lourival Santana, zona rural, MUNICÍPIO DE ELDRADO DO CARAJÁS/PA.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/714/camscanner_10-10-2025_08.58.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/714/camscanner_10-10-2025_08.58.pdf</t>
   </si>
   <si>
     <t>indica ao Exmo. Sr. Prefeito Municipal, a necessidade de serviço de tapa-buracos na Rua Cecília Meireles e no entorno da Igreja Católica, neste município.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/715/camscanner_10-10-2025_09.00.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/715/camscanner_10-10-2025_09.00.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal a necessidade de restauração, manutenção e recuperação dos campos esportivos das comunidades, que atualmente se encontram em situação precária.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/716/camscanner_10-10-2025_09.001.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/716/camscanner_10-10-2025_09.001.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a manutenção da iluminação pública dos Bairros Km 03 e Bom Jardim.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/717/camscanner_04-09-2025_09.171_1.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/717/camscanner_04-09-2025_09.171_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a implantação de bueiros e Recuperação da Vicinal do Neguim e da Dona Maria na Borracheira 2.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/718/camscanner_10-10-2025_09.021_1.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/718/camscanner_10-10-2025_09.021_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a recuperação das instalaçoes eletricas do campo de futebal  Kel Gol, no KM 02 e 10 refletores no estádio municipal de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/719/camscanner_10-10-2025_09.05.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/719/camscanner_10-10-2025_09.05.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a recuperação e manutenção dos pontos de ônibus escolares localizados nos Bairros Bom Jardim I e II, bem como nas localidades Buriti, no Município de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/720/camscanner_10-10-2025_09.07.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/720/camscanner_10-10-2025_09.07.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a limpeza e instalação de bueiros na Rua da Cerâmica localizado no Bairro Abaeté.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/721/camscanner_10-10-2025_09.08.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/721/camscanner_10-10-2025_09.08.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realização de ação do programa Prefeitura Itinerante, no dia 20 de setembro, em apoio aos serviços a serem ofertados pelo Instituto Nacional de Colonização e Reforma Agrária – INCRA/SR-27.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/722/camscanner_10-10-2025_09.081.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/722/camscanner_10-10-2025_09.081.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a perfuração de um poço artesiano, na Vila São José, Projeto de Assentamento Canudos, zona rural do município de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/723/camscanner_10-10-2025_09.10.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/723/camscanner_10-10-2025_09.10.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal,  a solicitação operação tapa buraco,  na Avenida Delcides Ferreiras, centro do KM 02, esquina com a Rua Samuel Monção - Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/724/camscanner_10-10-2025_09.11.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/724/camscanner_10-10-2025_09.11.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a distribuição de kits de higiene pessoal aos alunos das escolas em tempo integral e das creches Nossa Senhora das Dores e Dona Geralda.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/725/camscanner_10-10-2025_09.12.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/725/camscanner_10-10-2025_09.12.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de uma cobertura na Creche Nossa Senhora das Dores para realização de atividades complementares.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/728/camscanner_10-10-2025_09.13.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/728/camscanner_10-10-2025_09.13.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de cuidadores na Escola Andorinha, localizada no Alto Bonito, região da Agrovila, que atualmente não possui cuidadores e atende 3 alunos com laudo médico e 3 em observação.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/729/camscanner_10-10-2025_09.131.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/729/camscanner_10-10-2025_09.131.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal que seja realizado estudo de viabilidade para a implantação de uma ciclovia ou faixa exclusiva, destinada à prática de caminhada, corrida, ciclismo e demais atividades físicas, garantindo segurança e incentivo ao esporte e ao lazer da população.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/731/ind._152.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/731/ind._152.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, por meio da Secretaria Municipal de Saúde, a realização de ação com o objetivo de zerar a fila de solicitações de exames de mamografia durante o mês de outubro, assegurando a efetiva cobertura da campanha Outubro Rosa.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/732/camscanner_06-11-2025_09.49.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/732/camscanner_06-11-2025_09.49.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização das vias urbanas e a regularização da coleta de lixo no Bairro Nova Conquista, especialmente nas ruas utilizadas pelo transporte escolar.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/733/camscanner_06-11-2025_09.52.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/733/camscanner_06-11-2025_09.52.pdf</t>
   </si>
   <si>
     <t>Solicita a reestruturação da ponte de madeira localizada na estrada da Comunidade Volta do Rio, Projeto de Assentamento Cabanos, zona rural do Município de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/738/camscanner_06-11-2025_09.53.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/738/camscanner_06-11-2025_09.53.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a reforma e a construção do muro da Escola Municipal Liberdade, localizada na Comunidade Castanheira, neste Município de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/739/camscanner_06-11-2025_09.531.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/739/camscanner_06-11-2025_09.531.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a reforma do Posto de Saúde da Comunidade Castanheira, neste Município.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/740/camscanner_06-11-2025_09.54.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/740/camscanner_06-11-2025_09.54.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a realização de estudo técnico e a adoção das medidas necessárias para garantir o acesso seguro e desobstruído das ambulâncias à sala de pronto-socorro do Hospital Municipal de Eldorado do Carajás.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>JENEAN REIS, MARCELO BRAGA</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/741/camscanner_06-11-2025_09.55.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/741/camscanner_06-11-2025_09.55.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de implantação e regularização do sistema de abastecimento de água na Vila Lourival Santana, localizada no Município de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/746/camscanner_16-12-2025_09.11.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/746/camscanner_16-12-2025_09.11.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, a Solicitação para   atendimento com      veículo odontomóvel da Secretaria Municipal de Saúde, para os Projetos de Assentamentos mencionados, deste MUNICÍPIO DE ELDORADO DO CARAJÁS/PA.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/747/camscanner_16-12-2025_09.13.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/747/camscanner_16-12-2025_09.13.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a necessidade de recuperação da Rua Mara, no bairro Km 03, incluindo a instalação de bueiro na referida via e a manutenção da iluminação pública em todo o bairro.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/748/camscanner_16-12-2025_09.14.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/748/camscanner_16-12-2025_09.14.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de recuperação e instalação de bueiros na estrada vicinal do Rambo e Adalto, localizada no Projeto de Assentamento Lourival Santana (Peruana).</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/749/camscanner_16-12-2025_09.15.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/749/camscanner_16-12-2025_09.15.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de recuperação e instalação de bueiros na estrada vicinal do Professor Ronivan, próxima à entrada do Alagoano, localizada no Projeto de Assentamento Lourival Santana (Peruana).</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/750/camscanner_16-12-2025_09.16.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/750/camscanner_16-12-2025_09.16.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de recuperação da estrada e da ponte na vicinal do Antônio Reis, que dá acesso ao Rio e à estrada vicinal do Lampião, localizada no Projeto de Assentamento Lourival Santana (Peruana).</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/751/camscanner_16-12-2025_09.16_1.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/751/camscanner_16-12-2025_09.16_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a intervenção junto à Equatorial Energia para que seja designada uma equipe de plantão permanente no Município de Eldorado do Carajás, Estado do Pará.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/752/camscanner_16-12-2025_09.17.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/752/camscanner_16-12-2025_09.17.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a recuperação de três pontes no Projeto de Assentamento PA Água Fria, na Vicinal do Cajueiro, devido às condições intrafegáveis que comprometem o deslocamento dos moradores e o transporte escolar da região.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/756/camscanner_16-12-2025_09.18.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/756/camscanner_16-12-2025_09.18.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de implantação de sinalização de área escolar e redução da velocidade no entorno da Escola Conceição Silveira Campos, localizada na Rua São João, BR 155, esquina com a Rua São José, Km 100.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>LO</t>
   </si>
   <si>
     <t>Leis Ordinárias</t>
   </si>
   <si>
     <t>Dispoe sobre a obrigatoriedade da capacitação em noçoes básicas de primeiros socorros de professores e funcionarios de estabelecimentos de ensino públicos e privados de educação básica e infantil nas escolas da rede municipal e particular de ensino e dá outras providencias.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Política Municipal Integrada de Enfrentamento à Violencia denominada "Acolher", com a articulação de campnahas existentes e atuação dos agentes comunitários de saude (ACS) como rede de detecção e encaminhamento de situações de violência, e dá outras providências.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/564/1_-_plo_01-2025-pmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/564/1_-_plo_01-2025-pmec.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste nos vencimentos dos servidores publicos da educação publica de Eldorado do Carajás, e dá outras providências.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/623/pldo_2026.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/623/pldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre as diretrizes para a elaboração e execução da Lei Orcamentária para o exercício de 2026 e dá outras providencias.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/639/1_-_plo_03-2025-pmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/639/1_-_plo_03-2025-pmec.pdf</t>
   </si>
   <si>
     <t>Altera o art. 8º da Lei Municipal n. 489, de 06 de maio de 2022, que Autoriza o Poder Executivo Municipal a criação e implantação do Conselho Municipal de Defesa dos Direitos das Mulheres (CMDDM), bem como a criação do Fundo Municipal dos Direitos da Mulher (FMDDM) e dá outras providências.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/640/1_-_plo_04-2025-pmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/640/1_-_plo_04-2025-pmec.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para desapropriação, por utilidade pública, do imóvel localizado na Rua Belo Horizonte, esquina com a Rua Rio Vermelho, Lote 01, Quadra 51, Loteamento KM 100 – Centro, CEP.: 68.524-000, Eldorado do Carajás/PA, de propriedade de Beatriz Silva Coelho, portadora do RG nº 7**6**0 SSP/PA e do CPF nº 0**.***.***-85.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/672/1_-_plo_05-2025-pmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/672/1_-_plo_05-2025-pmec.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constuição da República.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/712/projeto_de_lei_-_ppa_2026-2029.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/712/projeto_de_lei_-_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Eldorado do Carajás para o periodo de 2026 a 2029 e dá outras providências.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>Dispoe sobre a recomposição das bases remuneratórias dos cargos de apoio da Secretaria Municipal de Educação de Eldorado do Carajás/PA, e dá outras  providencias.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral e a recomposição de perdas salariais dos servidores da saude do Municipio de Eldorado do Carajás/Pa,  e dá outras providencias.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_-_loa_2026.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentária Anual para o exercício de 2026 -  LOA 2026 do Município de Eldorado do Carajás, e dá outras providencias.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/742/projeto_de_lei.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/742/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do serviço de transporte público coletivo urbano do Município de Eldorado do Carajás/PA, e dá outras providências.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/743/projeto_de_lei.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/743/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do Plano Municipal de Educação até 31 de dezembro de 2026, aprovado por meio da Lei nº. 375, de 18 de junho de 2015.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo Municipal e orgão competente, que seja tomada as devidas medidas  efetivas para: Implantar um calendário anual de atividades e campanhas relacionadas ao Maio Laranja, com ampla divulgação e participação da comunidade.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>CRISTILEY FERNANDES, FRANQUINEA</t>
   </si>
   <si>
     <t>Congratula e aplaude o jovem Breno Cortes Figueira de Castro, representante do Comitê de Participação da Criança e do Adolescente (CPA) da Região Carajás, por sua destacada atuação nas conferências municipais e estaduais e por representar os adolescentes do Estado do Pará na COP30.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>Congratula e aplaude a jovem atleta Talita Nunes dos Reis, por sua destacada trajetória esportiva e conquistas nas etapas municipal e estadual de atletismo, reafirmando seu exemplo de superação, disciplina e inspiração.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>Congratula e aplaude a jovem atleta Larissa Ketli Nunes da Silva, campeã paraense e brasileira de karatê na modalidade Shotokan, por sua extraordinária dedicação, conquistas e representatividade no esporte.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/637/1_-_veto_01-2025.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/637/1_-_veto_01-2025.pdf</t>
   </si>
   <si>
     <t>Mensagem de veto total ao Projeto de Lei nº 05/202 CMEC, dipõe sobre a concessão gratuita de transporte público aos doadores de sangue do município de Eldorado do Carajás/PA. e dá outras providências.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Atos da Mesa</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da Procuradora Especial da Mulher da Câmara Municipal de Eldorado do Carajás/PA para o biênio 2025/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2867,68 +2867,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/673/1_-_plc_01-2025-pmec.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/558/1_-_plo_02-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/559/1_-_plo_03-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/571/1_-_plo_04-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/602/1_-_plo_05-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/608/1_-_plo_06-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/616/1_-_plo_07-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/617/1_-_plo_08-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/630/1_-_plo_09-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/631/1_-_plo_10-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/667/1_-_plo_12-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/668/1_-_plo_13-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/670/1_-_plo_14-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/674/1_-_plo_15-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/675/1_-_plo_16-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/681/1_-_plo_17-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/701/1_-_plo_18-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/538/pr_01-2025001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/581/1_-_pr_01-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/539/1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/540/2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/541/3.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/542/4.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/543/5.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/545/6.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/546/7.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/547/8.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/548/9.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/549/10.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/550/11.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/551/12.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/553/13.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/554/14.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/555/15.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/556/16.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/557/17.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/560/18.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/562/19.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/563/20.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/561/21.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/565/22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/566/23.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/567/24.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/568/25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/569/26.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/570/27.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/572/28.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/573/29.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/574/30.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/575/31.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/576/32.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/577/33.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/578/34.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/579/35.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/580/36.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/582/37.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/583/38.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/584/39.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/585/40.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/586/41.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/587/42.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/588/43.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/589/44.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/590/45.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/591/46.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/592/47.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/593/48.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/594/49.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/595/50.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/596/51.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/597/52.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/598/53.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/599/54.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/600/55.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/601/56.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/603/57.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/604/58.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/605/59.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/606/60.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/607/61.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/609/62.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/610/63.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/611/64.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/612/65.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/613/66.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/614/67.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/615/68.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/618/69.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/619/70.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/620/71.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/621/72.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/622/73.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/624/74.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/625/75.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/626/76.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/627/77.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/635/78.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/636/79.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/641/80.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/642/81.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/643/82.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/644/83.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/645/84.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/646/85.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/647/86.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/648/87.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/649/88.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/650/89.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/651/90.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/652/91.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/653/92.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/654/93.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/655/94.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/657/95.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/658/96.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/659/97.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/660/98.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/661/99.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/662/100.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/663/101.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/664/102.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/669/103.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/671/104.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/676/105.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/677/106.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/678/107.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/679/108.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/680/109.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/682/110.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/683/111.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/684/112.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/685/113.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/686/114.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/687/115.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/688/116.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/689/117.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/690/118.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/691/119.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/692/120.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/693/121.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/694/122.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/695/123.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/696/124.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/697/125.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/698/126.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/699/127.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/700/128.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/702/camscanner_26-08-2025_09.13_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/703/camscanner_26-08-2025_09.11_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/704/camscanner_26-08-2025_09.09.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/705/camscanner_26-08-2025_09.06_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/707/camscanner_26-08-2025_09.14_1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/709/camscanner_26-08-2025_09.07_2_1.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/711/136.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/713/camscanner_10-10-2025_08.501.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/714/camscanner_10-10-2025_08.58.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/715/camscanner_10-10-2025_09.00.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/716/camscanner_10-10-2025_09.001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/717/camscanner_04-09-2025_09.171_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/718/camscanner_10-10-2025_09.021_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/719/camscanner_10-10-2025_09.05.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/720/camscanner_10-10-2025_09.07.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/721/camscanner_10-10-2025_09.08.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/722/camscanner_10-10-2025_09.081.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/723/camscanner_10-10-2025_09.10.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/724/camscanner_10-10-2025_09.11.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/725/camscanner_10-10-2025_09.12.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/728/camscanner_10-10-2025_09.13.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/729/camscanner_10-10-2025_09.131.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/731/ind._152.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/732/camscanner_06-11-2025_09.49.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/733/camscanner_06-11-2025_09.52.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/738/camscanner_06-11-2025_09.53.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/739/camscanner_06-11-2025_09.531.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/740/camscanner_06-11-2025_09.54.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/741/camscanner_06-11-2025_09.55.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/746/camscanner_16-12-2025_09.11.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/747/camscanner_16-12-2025_09.13.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/748/camscanner_16-12-2025_09.14.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/749/camscanner_16-12-2025_09.15.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/750/camscanner_16-12-2025_09.16.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/751/camscanner_16-12-2025_09.16_1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/752/camscanner_16-12-2025_09.17.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/756/camscanner_16-12-2025_09.18.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/564/1_-_plo_01-2025-pmec.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/623/pldo_2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/639/1_-_plo_03-2025-pmec.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/640/1_-_plo_04-2025-pmec.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/672/1_-_plo_05-2025-pmec.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/712/projeto_de_lei_-_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/742/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/743/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/637/1_-_veto_01-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/673/1_-_plc_01-2025-pmec.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/558/1_-_plo_02-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/559/1_-_plo_03-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/571/1_-_plo_04-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/602/1_-_plo_05-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/608/1_-_plo_06-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/616/1_-_plo_07-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/617/1_-_plo_08-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/630/1_-_plo_09-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/631/1_-_plo_10-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/667/1_-_plo_12-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/668/1_-_plo_13-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/670/1_-_plo_14-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/674/1_-_plo_15-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/675/1_-_plo_16-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/681/1_-_plo_17-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/701/1_-_plo_18-2025-cmec.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/538/pr_01-2025001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/581/1_-_pr_01-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/539/1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/540/2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/541/3.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/542/4.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/543/5.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/545/6.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/546/7.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/547/8.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/548/9.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/549/10.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/550/11.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/551/12.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/553/13.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/554/14.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/555/15.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/556/16.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/557/17.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/560/18.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/562/19.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/563/20.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/561/21.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/565/22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/566/23.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/567/24.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/568/25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/569/26.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/570/27.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/572/28.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/573/29.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/574/30.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/575/31.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/576/32.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/577/33.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/578/34.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/579/35.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/580/36.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/582/37.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/583/38.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/584/39.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/585/40.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/586/41.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/587/42.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/588/43.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/589/44.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/590/45.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/591/46.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/592/47.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/593/48.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/594/49.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/595/50.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/596/51.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/597/52.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/598/53.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/599/54.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/600/55.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/601/56.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/603/57.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/604/58.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/605/59.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/606/60.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/607/61.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/609/62.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/610/63.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/611/64.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/612/65.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/613/66.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/614/67.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/615/68.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/618/69.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/619/70.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/620/71.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/621/72.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/622/73.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/624/74.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/625/75.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/626/76.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/627/77.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/635/78.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/636/79.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/641/80.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/642/81.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/643/82.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/644/83.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/645/84.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/646/85.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/647/86.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/648/87.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/649/88.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/650/89.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/651/90.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/652/91.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/653/92.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/654/93.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/655/94.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/657/95.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/658/96.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/659/97.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/660/98.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/661/99.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/662/100.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/663/101.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/664/102.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/669/103.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/671/104.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/676/105.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/677/106.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/678/107.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/679/108.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/680/109.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/682/110.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/683/111.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/684/112.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/685/113.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/686/114.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/687/115.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/688/116.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/689/117.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/690/118.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/691/119.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/692/120.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/693/121.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/694/122.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/695/123.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/696/124.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/697/125.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/698/126.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/699/127.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/700/128.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/702/camscanner_26-08-2025_09.13_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/703/camscanner_26-08-2025_09.11_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/704/camscanner_26-08-2025_09.09.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/705/camscanner_26-08-2025_09.06_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/707/camscanner_26-08-2025_09.14_1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/709/camscanner_26-08-2025_09.07_2_1.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/711/136.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/713/camscanner_10-10-2025_08.501.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/714/camscanner_10-10-2025_08.58.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/715/camscanner_10-10-2025_09.00.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/716/camscanner_10-10-2025_09.001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/717/camscanner_04-09-2025_09.171_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/718/camscanner_10-10-2025_09.021_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/719/camscanner_10-10-2025_09.05.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/720/camscanner_10-10-2025_09.07.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/721/camscanner_10-10-2025_09.08.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/722/camscanner_10-10-2025_09.081.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/723/camscanner_10-10-2025_09.10.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/724/camscanner_10-10-2025_09.11.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/725/camscanner_10-10-2025_09.12.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/728/camscanner_10-10-2025_09.13.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/729/camscanner_10-10-2025_09.131.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/731/ind._152.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/732/camscanner_06-11-2025_09.49.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/733/camscanner_06-11-2025_09.52.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/738/camscanner_06-11-2025_09.53.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/739/camscanner_06-11-2025_09.531.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/740/camscanner_06-11-2025_09.54.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/741/camscanner_06-11-2025_09.55.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/746/camscanner_16-12-2025_09.11.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/747/camscanner_16-12-2025_09.13.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/748/camscanner_16-12-2025_09.14.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/749/camscanner_16-12-2025_09.15.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/750/camscanner_16-12-2025_09.16.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/751/camscanner_16-12-2025_09.16_1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/752/camscanner_16-12-2025_09.17.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/756/camscanner_16-12-2025_09.18.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/564/1_-_plo_01-2025-pmec.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/623/pldo_2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/639/1_-_plo_03-2025-pmec.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/640/1_-_plo_04-2025-pmec.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/672/1_-_plo_05-2025-pmec.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/712/projeto_de_lei_-_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/742/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/743/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/637/1_-_veto_01-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H216"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>