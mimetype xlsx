--- v0 (2025-12-10)
+++ v1 (2026-06-12)
@@ -51,468 +51,468 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emendas à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>Câmara Municipal - CMEC</t>
-[...2 lines deleted...]
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/356/img20230830_15291919.pdf</t>
+    <t>CÂMARA MUNICIPAL - CMEC</t>
+  </si>
+  <si>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/356/img20230830_15291919.pdf</t>
   </si>
   <si>
     <t>Altera o § 3º do art. 28, da Lei Orgânica do Município e dá outras providências.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Leis Ordinárias</t>
   </si>
   <si>
     <t>DR. JACKSON VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/261/1_-_projeto_de_lei.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/261/1_-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/266/1_-_projeto_de_lei.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/266/1_-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação da nomeação dos aprovados em concurso público ou prova de seleção para ingressos nos órgãos da Administração Pública direta ou indireta, bem como para cargos em comissão de pessoas que tenham sido condenadas pela Lei Federal n. 11.340/2006 – Lei Maria da Penha, no âmbito do Município de Eldorado do Carajás, Estado Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/267/1_-_projeto_de_lei.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/267/1_-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do artigo 37 da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/277/image_001.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/277/image_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção de número de telefone do Conselho Tutelar de Eldorado e da Polícia Militar nas salas de aulas dos estabelecimentos da rede municipal de ensino, no âmbito do Muncípio de Eldorado do Carajás, Estado do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JOSEMIR LIMA</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/288/image_002.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/288/image_002.pdf</t>
   </si>
   <si>
     <t>CRIA A MEDALHA DO MÉRITO "MULHERES QUE INSPIRAM PARA HOMENAGEAR MULHERES QUE PRESTARAM RELEVANTES SERVIÇOS AO MUNICÍPIO DE ELDORADO DO CARAJÁS".</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CRISTILEY FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/290/image_003.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/290/image_003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO NOME DA ESCOLA BOA ESPERANÇA, LOCALIZADA NO PROJETO DE ASSENTAMENTO ELDORADO, DESTE MUNICÍPIO, PARA HOMENAGEAR A PESSOA DA SAUDOSA MARIA RAIMUNDA RODRIGUES DE OLIVIEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/304/pl_007.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/304/pl_007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de segurança nas creches e escolas públicas do município de Eldorado do Carajás, Estado do Pará, e dá outras providencias.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/313/projeto_de_lei_n._08-2023.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/313/projeto_de_lei_n._08-2023.pdf</t>
   </si>
   <si>
     <t>Institui a "Sala Lilás" no âmbito do Município de Eldorado do Carajás, Estado do Pará, com objetivo de prestar atendimento especializado e humanizado às mulheres vítimas de violência, e dá outras providências.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/315/img20230627_15084248.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/315/img20230627_15084248.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estágio de estudantes do ensino superior e educação profissionais nas repartições públicas do municipio de Eldorado do Carajás/PA, e dá outras providências.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/321/img20230627_15344615.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/321/img20230627_15344615.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de colocação de placa com informações sobre o contrato de locação nos imóveis utilizados pela Administração Pública Direta ou Indireta e Autarquias do Município de Eldorado do Carajás, Pará e dá outras providências.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/332/11-2023001.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/332/11-2023001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Curso preparatório para Vestibular e ENEM no âmbito do município de Eldorado do Carajás - PA, e dá outras providências.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/333/img20230627_15454079.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/333/img20230627_15454079.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Ementa e do art. 1º, § 1º da Lei Municipal n. 521, de 19 de abril de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/334/img20230627_15403039.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/334/img20230627_15403039.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa Junho Verde: Conscientização do Meio Ambiente, no município de Eldorado do Carajás, Estado do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>JÚNIOR DO GRAVATÁ</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/337/img20230627_15572444.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/337/img20230627_15572444.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  a alteração do nome da Unidade Básica de Saúde  - UBS, localizado na Rua Principal, Vila Gravatá,  zona rural desde município, para homenagear a pessoa do Saudoso JOÃO ALVES DA SILVA, e dá outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/338/img20230627_15541613.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/338/img20230627_15541613.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Prevenção e Combate à Corrupção no âmbito do Município de Eldorado do Carajás, Estado do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/339/img20230627_15501808.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/339/img20230627_15501808.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Processo Administrativo no âmbito do Município de Eldorado do Carajás, Estado do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/347/img20230829_14175200.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/347/img20230829_14175200.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre a implantação do Programa Municipal de Saúde Vocal, objetivando a prevenção de disfonias e afonias em professores da rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/348/img20230829_14214289.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/348/img20230829_14214289.pdf</t>
   </si>
   <si>
     <t>Estabelece o limite máximo de alunos por sala de aula da rede pública e privada de Eldorado do Carajás, Estado do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/380/projeto_de_lei.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/380/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da prática de nepotismo no âmbito do Poder Legislativo e Poder Executivo de Eldorado do Carajás, estado do Pará e dá outras providências.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Institui a política Municipal de Cuidado Integral as Pessoas com Transtorno do Espectro Autista - TEA no Município de Eldorado do Carajás, Estado do Pará e dá outras providências.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/393/21-2023001.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/393/21-2023001.pdf</t>
   </si>
   <si>
     <t>Declara e reconhece como de utilidade pública para o Município de Eldorado do Carajás, Estado do Pará, a Associação Vide.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PAULINHA DA SAÚDE</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/397/22-2023001.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/397/22-2023001.pdf</t>
   </si>
   <si>
     <t>Torna obrigatório garantir à gestante a possibilidade de optar pelo parto cesariano a partir da trigésima nona semana de gestação, bem como a analgesia mesmo quando escolhido o parto normal, e dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/409/plo_023-2023-cmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/409/plo_023-2023-cmec.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário de eventos do município de Eldorado do Carajás, Estado do Pará, o evento “Song Festival” e dá outras providências.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/343/img20230710_13241971.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/343/img20230710_13241971.pdf</t>
   </si>
   <si>
     <t>Susta os efeitos legislativos do art. 4º, do DECRETO/PMEC/GAB Nº 037, DE 06 DE JULHO DE 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/406/pdl_002-2023.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/406/pdl_002-2023.pdf</t>
   </si>
   <si>
     <t>Concede Títulos de Cidadão Eldoradense e dá outras providências.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/407/pdl_003-2023.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/407/pdl_003-2023.pdf</t>
   </si>
   <si>
     <t>Concede Medalhas Mérito Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resoluções</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/294/image_004.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/294/image_004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do art. 1º da Resolução nº 001, de 19 de janeiro de 2021 que (Dispõe sobre a composição das comissões permanentes da Câmara Municipal de Eldorado do Carajás, constituídas para a 8ª Legislatura, de 2021 a 2024 e dá outras providências) e dá outras providências.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/335/pr_3-2023001.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/335/pr_3-2023001.pdf</t>
   </si>
   <si>
     <t>Regulamenta a percepção dos direitos sociais remuneratórios, previstos no art. 7º, incisos VIII e XVII da Constituição da República Federativa do Brasil e art. 30, inciso VI, alínea “a” da Lei Orgânica Municipal (LOM), aos membros do Poder Legislativo do município Eldorado do Carajás, estado do Pará.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/382/pr_4-2023001.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/382/pr_4-2023001.pdf</t>
   </si>
   <si>
     <t>Regulamenta o acesso a informações públicas, classificação e reclassificação de informações sigilosas, no âmbito do Poder Legislativo de Eldorado do Carajás/PA, previsto no art. 5º, XXXIII, no art. 37, § 3º, II, e no art. 216, § 2º, da Constituição Federal e nos termos do art. 45, da Lei federal nº 12.527, de 18 de novembro de 2011 (LAI), e dá outras providências.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/383/pr_5-20231001.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/383/pr_5-20231001.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal nº 13.709, de 14 de agosto de 2018, Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito do Poder Legislativo de Eldorado do Carajás/PA e dá outras providências.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/384/pr_6-2023001.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/384/pr_6-2023001.pdf</t>
   </si>
   <si>
     <t>Institui o Governo Digital e dispõe sobre princípios, regras e instrumentos para o aumento da eficiência pública, no âmbito do Poder Legislativo de Eldorado do Carajás/PA, e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/385/pr_7-2023001.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/385/pr_7-2023001.pdf</t>
   </si>
   <si>
     <t>Cria a Biblioteca Legislativa no âmbito do Poder Legislativo de Eldorado do Carajás/PA e dá outras providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/408/pr_8-2023001.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/408/pr_8-2023001.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal nº 14.133, de 1º de abril de 2021 no âmbito do Poder Legislativo do Município de Eldorado do Carajás, Estado do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita seja oficiado por esta Casa de Leis ao Secretário Municipal de Urbanismo e Desenvolvimento Econômico desta Cidade, solicitando informações acerca do Contrato n. 20220440, que versa sobre a prestação de serviços de coleta seletiva de lixo.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Solicita seja Oficiado por esta Casa de Leis ao Secretário Municipal de Saúde desta Cidade, solicitando informações acerca do uso correto dos transportes públicos a serviço daquela Secretaria.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>SOLICITA REALIZAÇÃO DE SESSÃO SOLENE EM HOMENAGEM AO DIA INTERNACIONAL DA MULHER COMEMORADO NO DIA 08 DE MARÇO.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Solicita que seja Oficiado por esta Casa de Leis a Coordenação de Vigilância Sanitária desta Cidade, através da Secretaria Municipal de Saúde que verifique o percentual de cloro na água fornecida pela BRK Ambiental em nosso munícipio.</t>
   </si>
   <si>
     <t>278</t>
   </si>
@@ -543,111 +543,111 @@
   <si>
     <t>282</t>
   </si>
   <si>
     <t>HAROLDINHO DA 17</t>
   </si>
   <si>
     <t>INSCRIÇÃO PARA COMPOSIÇÃO DA COMISSÃO  PERMANENTE DE ÉTICA E DECORO PARLAMENTAR</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Inscrição para composição da Comissão Permanente de Ética e Decoro Parlamentar.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>INSCRIÇÃO PARA COMPOSIÇÃO DA COMISSÃO PERMANENTE DE ÉTICA E DECORO PARLAMENTAR.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/310/requerimento_no_012.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/310/requerimento_no_012.pdf</t>
   </si>
   <si>
     <t>Solicita seja oficiado por esta Casa de Leis a Secretária Municipal de Fazenda desta Cidade, solicitando informações acerca das vantagens pessoais recebidas pela Prefeita e alguns Secretários da Administração local.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/311/requerimento_no_013.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/311/requerimento_no_013.pdf</t>
   </si>
   <si>
     <t>Solicita seja Oficiado por esta Casa de Leis ao Secretário Municipal de Educação desta Cidade, solicitando  informações acerca do não cumprimento da Indicação n. 30, de 2022 que solicitava encaminhamento do Projeto de Lei que dispõe sobre a prestação de serviços de psicologia e de serviços social nos quadros da Educação.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/312/requerimento_no_014.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/312/requerimento_no_014.pdf</t>
   </si>
   <si>
     <t>Solicita seja Oficiado por esta Casa de Leis a Prefeita desta Cidade, solicitando informações acerca do não cumprimento da Indicação nº 13, de 2022 que solicitava reajuste salarial para os profissionais de Serviço Social (Assistente Social) de modo geral.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>Solicita seja oficiado por esta Casa de Leis a Secretária Municipal de Fazenda desta Cidade, solicitando informações acerca Pedido de informações a Secretária Municipal da Fazenda acerca da relação de débitos em nome da Municipalidade.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>Solicita seja Oficiado por esta Casa de Leis a Secretária Municipal de Assistência Social desta Cidade, solicitando informações acerca dos valores recebidos para combater a Covid-19.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Solicita seja Oficiado por esta Casa de Leis ao Secretário Municipal de Obras e Infraestrutura desta Cidade, solicitando informações acerca da não resposta do Ofício Nº 016/2023/GAB/JV/CMEC que solicitava implantação de lombadas/quebra-molas na Av. Delcides Ferreira – Abaeté – Km 02.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Solicita que seja Oficiado por esta Casa de Leis a Coordenação de Vigilância Sanitária desta Cidade, através da Secretaria Municipal de Saúde que verifique se há algum teor de chorume na água fornecida na Escola Municipal de Ensino Infantil Dona Geralda.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>Solicita seja Oficiado por esta Casa de Leis ao Secretário Municipal de Saúde desta Cidade, solicitando informações relevantes sobre o repasse do Piso Nacional da Enfermagem aos servidores do nosso município.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>CDOSP - Comissão de Desenvolvimento Urbano, Obras, Transporte e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/391/1_-.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/391/1_-.pdf</t>
   </si>
   <si>
     <t>Noticiar na forma do art. 41 e 48, do RICMEC, possivéis crimes a Mesa Diretora e Plenário da Câmara Municipal possivéis crimes de peculato, corrupção passiva e improbidade e administrativa perpetrados contra a Administração Pública por Secretários Municipais.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>Solicita na forma do art. 41, § 1º, IV, do RICMEC, seja Oficiado por esta Casa de Leis ao Secretário de Administração desta cidade para obter informações acerca dos bens inservíveis (veículos) que estavam no pátio da antiga Secretaria de Educação e a destinação que foi dada a eles.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que se faça a troca do nome da Escola Boa Esperança, localizada na zona rural, Projeto de Assentamento Eldorado, deste município, para Escola Prof.ª Mª Raimunda Rodrigues de Oliveira.</t>
   </si>
   <si>
     <t>274</t>
   </si>
@@ -669,112 +669,112 @@
   <si>
     <t>Solicito da Gestão Municipal a recuperação das ruas situadas na Chácara da Curva do "S", em especial as que transitam o transporte escolar.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>Solicita da Gestão Municipal a instalação de 02 (dois) vasos sanitários e 01 (um) calha sobre os banheiros  da Escola Municipal de Ensino Fundamental Liberdade.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>Solicita da Gestão Municipal a construção de uma sala multifuncional na Escola Municipal de Ensino Fundamental Liberdade.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Solicita da Gestão Municipal a manutenção do freezer da Escola Municipal de Ensino Fundamental Liberdade.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/291/indicacao_10.docx</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/291/indicacao_10.docx</t>
   </si>
   <si>
     <t>Indico a permanência das máquinas nas vias intrafegáveis, principalmente as vias de acesso as rotas dos alunos na Região Bamerindus.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/292/indicacao_11.docx</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/292/indicacao_11.docx</t>
   </si>
   <si>
     <t>Indico a iluminação pública no loteamento Barretos.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/293/indicacao_09.docx</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/293/indicacao_09.docx</t>
   </si>
   <si>
     <t>Indico a iluminação pública da Vila Viveiro - Região Bamerindus.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a_x000D_
 realização RECUPERAÇÃO DE_x000D_
 RUAS, MANUTENÇÃO E LIMPEZA_x000D_
 (roçagem das vias de acesso, coleta do_x000D_
 lixo seletivo), ILUMINAÇÃO_x000D_
 PÚBLICA, na comunidade Maria_x000D_
 Bonita, zona rural no Município de_x000D_
 Eldorado do Carajás.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a aquisição de (02) dois transformadores para a melhoria do fornecimento energético da Vila Viveiro( Bamerindus), zona rural no Município de Eldorado do Carajás.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_no_0_lombada_e_pedestre_ass_1_1.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_no_0_lombada_e_pedestre_ass_1_1.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a realização de CONSTRUÇÃO DE LOMBADA E FAIXA DE PEDESTRE, NA RUA IGUAÇU, que corta a rodovia PA 275, na sede Município de Eldorado do Carajás.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_no_0_lombada_e_pedestre_ass_1_1.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_no_0_lombada_e_pedestre_ass_1_1.pdf</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/300/indicacao_gil.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/300/indicacao_gil.pdf</t>
   </si>
   <si>
     <t>Indico  ao Executivo Municipal a realização de Faixa de Pedestre, na comunidade Vila Betel, zona rural no Município  de Eldorado do Carajás/Pa.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Solicita da Gestão Municipal a reforma da praça da Vila Castanheira.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>Solicita da Gestão Municipal a reforma do Posto de Saúde da Vila Castanheira.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Solicita da Gestão Municipal a adptação dos banheiros da Escola Municipal de Ensino Fundamental Liberdade, conforme a Lei Federal nº 13.146, de 6 de julho de 2015.</t>
   </si>
   <si>
     <t>317</t>
   </si>
@@ -1225,252 +1225,252 @@
   <si>
     <t>404</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a solicitação de Construção de 02 (duas) Lombadas, nas Ruas Irmã Adelaide, com a Sol Poente, dentro do perímetro urbano no Município de Eldorado do Carajás/PA.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>IARA BRAGA MIRANDA</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/260/oficio_no_036-2023-gab-pmec.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/260/oficio_no_036-2023-gab-pmec.pdf</t>
   </si>
   <si>
     <t>Concede recomposição salarial aos servidores municipais da educação pública de Eldorado do Carajás, e dá outras providências.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/271/01_-.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/271/01_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Recuperação e Estímulo a Quitação de Débitos Fiscais no Município de Eldorado do Carajás, (REFIS MUNICIPAL 2023), e dá outras providências.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/268/01_-.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/268/01_-.pdf</t>
   </si>
   <si>
     <t>Institui o processo e o documento digital, por meio de tecnologia eletronica,  no ambito da administração publica direta e indireta de  Eldorado do Carajás, e dá outras providências.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/270/01_-.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/270/01_-.pdf</t>
   </si>
   <si>
     <t>Concede Reajuste Salarial aos Agentes Comunitário de Saude  (ACS)  e aos Agentes de combate a Endemias (ACE), no Ambito da administração Publica Municipal e dá outras Providências.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/269/1_-.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/269/1_-.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal de habitação de interesse social - PMHIS, dispõe sobre o sistema municipal de habitação de interesse social - SIMHIS, e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/296/proj._de_lei_conselho_tutelar-02-50.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/296/proj._de_lei_conselho_tutelar-02-50.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVA ESTRUTURA E FUNCIONAMENTO DO CONSELHO TUTELAR DE ELDORADO DO CARAJÁS/PA, REVOGA OS ARTIGOS 34 A 87 DA LEI MUNICIPAL  Nº373/ 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/302/01_-_projeto_de_lei_n._007-2023.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/302/01_-_projeto_de_lei_n._007-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Saneamento Básico, seus Instrumentos, e dá outras providências.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_de_lei_no_008_1.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_de_lei_no_008_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS NO CARGO DE PROFESSOR (MAGISTÉRIO) DA EDUCAÇÃO PÚBLICA DE ELDORADO DO CARAJÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_no_009_1.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_no_009_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE REGULARIZAÇÃO FUNDIÁRIA DO LOTEAMENTO "NOVO ELDORADO", DE ELDORADO DO CARAJÁS/PA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_-_ldo_2023.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_-_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária anual de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/355/img20230830_15212058.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/355/img20230830_15212058.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura, cria o Conselho Municipal de Cultura e o Fundo Municipal de Cultura e dá outras providências.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/369/minuta_pl.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/369/minuta_pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização e regulamentação para o repasse dos recursos recebidos da União Federal à Titulo de Assistencia Financeira Complementar  de que trata a Emenda constitucional nº 127/2022,  no âmbito do Município de Eldorado do Carajás/Pa.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/370/minuta_pl.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/370/minuta_pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do art. 9º da Lei Ordinária nº 506, de 18 de outubro de 2022.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/386/projeto_de_lei_-_loa_2024.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/386/projeto_de_lei_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentária Anual para o exercicio de 2024 - LOA/ 2024 do município de Eldorado do Carajás/PA, e da outras povidências.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/395/15-2023001.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/395/15-2023001.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Prefeitura Popular" no âmbito do Poder Executivo de Eldorado do Carajás, Estado do Pará e dá outras providências.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/396/16-2023001.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/396/16-2023001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Créditos Suplementares e Crédito Especial no Orçamento Anual de 2023</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/398/17-2023001.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/398/17-2023001.pdf</t>
   </si>
   <si>
     <t>Concede reajuste nos vencimentos dos servidores públicos municipais efetivos no cargo de PROFESSOR (magistério) da educação pública de Eldorado do Carajás, e dá outras providências.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/399/18-2023001.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/399/18-2023001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Especial no Orçamento Anual de 2023.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/344/doc_001.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/344/doc_001.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI Nº 007/2023 (Autoria do Legislativo).</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/345/doc_002.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/345/doc_002.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI Nº 010/2023 (Autoria do Legislativo).</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/410/1.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/410/1.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI ORDINÁRIA Nº 022/2023-CMEC (Autoria do Legislativo).</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>NCRIM</t>
   </si>
   <si>
     <t>Notícia de Crime</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/392/2_-_noticia_de_crime.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/392/2_-_noticia_de_crime.pdf</t>
   </si>
   <si>
     <t>Notícia de possiveis crime de peculato, corrupçao passiva e improbidade administrativa perpetrados contra a Adminbistraçao Publica, pela Prefeita Iara Braga Miranda e  Secretários municipais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1777,68 +1777,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/356/img20230830_15291919.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/261/1_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/266/1_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/267/1_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/277/image_001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/288/image_002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/290/image_003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/304/pl_007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/313/projeto_de_lei_n._08-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/315/img20230627_15084248.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/321/img20230627_15344615.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/332/11-2023001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/333/img20230627_15454079.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/334/img20230627_15403039.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/337/img20230627_15572444.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/338/img20230627_15541613.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/339/img20230627_15501808.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/347/img20230829_14175200.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/348/img20230829_14214289.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/380/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/393/21-2023001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/397/22-2023001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/409/plo_023-2023-cmec.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/343/img20230710_13241971.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/406/pdl_002-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/407/pdl_003-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/294/image_004.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/335/pr_3-2023001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/382/pr_4-2023001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/383/pr_5-20231001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/384/pr_6-2023001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/385/pr_7-2023001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/408/pr_8-2023001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/310/requerimento_no_012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/311/requerimento_no_013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/312/requerimento_no_014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/391/1_-.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/291/indicacao_10.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/292/indicacao_11.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/293/indicacao_09.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_no_0_lombada_e_pedestre_ass_1_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_no_0_lombada_e_pedestre_ass_1_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/300/indicacao_gil.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/260/oficio_no_036-2023-gab-pmec.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/271/01_-.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/268/01_-.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/270/01_-.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/269/1_-.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/296/proj._de_lei_conselho_tutelar-02-50.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/302/01_-_projeto_de_lei_n._007-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_de_lei_no_008_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_no_009_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/355/img20230830_15212058.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/369/minuta_pl.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/370/minuta_pl.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/386/projeto_de_lei_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/395/15-2023001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/396/16-2023001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/398/17-2023001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/399/18-2023001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/344/doc_001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/345/doc_002.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/410/1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/392/2_-_noticia_de_crime.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/356/img20230830_15291919.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/261/1_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/266/1_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/267/1_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/277/image_001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/288/image_002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/290/image_003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/304/pl_007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/313/projeto_de_lei_n._08-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/315/img20230627_15084248.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/321/img20230627_15344615.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/332/11-2023001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/333/img20230627_15454079.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/334/img20230627_15403039.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/337/img20230627_15572444.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/338/img20230627_15541613.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/339/img20230627_15501808.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/347/img20230829_14175200.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/348/img20230829_14214289.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/380/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/393/21-2023001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/397/22-2023001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/409/plo_023-2023-cmec.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/343/img20230710_13241971.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/406/pdl_002-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/407/pdl_003-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/294/image_004.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/335/pr_3-2023001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/382/pr_4-2023001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/383/pr_5-20231001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/384/pr_6-2023001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/385/pr_7-2023001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/408/pr_8-2023001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/310/requerimento_no_012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/311/requerimento_no_013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/312/requerimento_no_014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/391/1_-.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/291/indicacao_10.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/292/indicacao_11.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/293/indicacao_09.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_no_0_lombada_e_pedestre_ass_1_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_no_0_lombada_e_pedestre_ass_1_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/300/indicacao_gil.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/260/oficio_no_036-2023-gab-pmec.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/271/01_-.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/268/01_-.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/270/01_-.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/269/1_-.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/296/proj._de_lei_conselho_tutelar-02-50.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/302/01_-_projeto_de_lei_n._007-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_de_lei_no_008_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_no_009_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/355/img20230830_15212058.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/369/minuta_pl.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/370/minuta_pl.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/386/projeto_de_lei_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/395/15-2023001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/396/16-2023001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/398/17-2023001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/399/18-2023001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/344/doc_001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/345/doc_002.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/410/1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/392/2_-_noticia_de_crime.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="77" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>