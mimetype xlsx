--- v0 (2025-12-09)
+++ v1 (2026-06-14)
@@ -54,1095 +54,1095 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emendas à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>DR. JACKSON VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/</t>
   </si>
   <si>
     <t>Modifica o inciso XVII do art.  66, da LOM e dá outras providências.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Leis Complementares</t>
   </si>
   <si>
     <t>IARA BRAGA MIRANDA</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/181/pl_003_executivo_2021.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/181/pl_003_executivo_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Planta Genérica de Valores Imobiliários PGV para efeitos de lançamento e cobrança de Imposto Predial Territorial Urbano (IPTU) e estabelece os critérios de apuração do valor venal dos imóveis cadastrados no Município e dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Leis Ordinárias</t>
   </si>
   <si>
     <t>MAÍZA DO ADÃOZÃO</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/11/img20220111_08494728.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/11/img20220111_08494728.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de Capelania Cristã e dá outras providencias.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Dr. Jackson Vieira</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/12/img20220113_10274889.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/12/img20220113_10274889.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a essencialidade das Igrejas e os templos de qualquer outro culto em períodos de calamidade pública e pandemia no Município de Eldorado do Carajás e dá outras providencias.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>VANIELE BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/13/img20220118_10252825.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/13/img20220118_10252825.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso das cores do Municipio de Eldorado do Carajás, quando da pintura de próprios municipais da identificação de veículos e dos fardamentos, materiais escolares e documentos e dá outras providencias.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/15/img20220119_09180839.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/15/img20220119_09180839.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de uso do uniforme estudantil padronizado e gratuito nas escolas públicas do Município de Eldorado do Carajás e dá outras providencias.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Josemir Silva</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/17/img20220119_09484776.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/17/img20220119_09484776.pdf</t>
   </si>
   <si>
     <t>Reconhece a prática da atividade física ao ar livre e em academias, como essencial para a manutenção da saúde dos moradores do Município, e dá outra providencias.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JÚNIOR DO GRAVATÁ</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/19/img20220120_10165883.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/19/img20220120_10165883.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Junho Violeta, em alusão ao Dia Mundial de Conscientização da Violência contra a Pessoa do Idoso, no âmbito do Município de Eldorado do Carajás, e dá outras providencias.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>JOSEMIR LIMA</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/21/img20220121_09165727.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/21/img20220121_09165727.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a distribuição gratuita pelo Município de Eldorado do Carajás- Pá, de absorvente feminino, e da outras providencias.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/23/img20220121_09594147.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/23/img20220121_09594147.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa Jovem Empregado no âmbito do Município de Eldorado do Carajás/Pá e da outras providencias.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/25/img20220121_10332124.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/25/img20220121_10332124.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Campanha Viva a Vida e o Dia Municipal de prevenção ao suicídio no calendário oficial do Município de Eldorado do Carajás/Pá e dá outras providencias.</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_o._11.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_o._11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Nossa Terra no âmbito do Município de Eldorado do Carajás/PA e dá outras providencias.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/178/pl_12-2021.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/178/pl_12-2021.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário de eventos do município, o dia municipal do Ciclista de Eldorado do Carajás, e dá outras providencias.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_decreto_01-_21.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_decreto_01-_21.pdf</t>
   </si>
   <si>
     <t>Decreta Luto Oficial de 3 (três) dias no Poder Legislativo Municipal de Eldorado do Carajás-PA.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_decreto_02-_21.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_decreto_02-_21.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Eldoradense e dá outras providências.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>PAULINHA DA SAÚDE</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/202/requerimento_no_001_paulinha_da_saude.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/202/requerimento_no_001_paulinha_da_saude.pdf</t>
   </si>
   <si>
     <t>Solicita Cadeira do Plenário na cor rosa.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>LENO DA PERUANA</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/222/requerimento_no_003_heleno_barbosa.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/222/requerimento_no_003_heleno_barbosa.pdf</t>
   </si>
   <si>
     <t>Solicita equipe médica nas Vilas Rurais</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/223/requerimento_no_004_heleno_barbosa.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/223/requerimento_no_004_heleno_barbosa.pdf</t>
   </si>
   <si>
     <t>Solicita iluminação pública nas Vilas</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_08-2021.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_08-2021.pdf</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_no_001_paulinha_da_saude.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_no_001_paulinha_da_saude.pdf</t>
   </si>
   <si>
     <t>Sugere que seja destinado Kits de Covid-19 para o Distrito 17 de Abril e Ala do Covid-19 do Hospital</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_no_02_josemir_lima.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_no_02_josemir_lima.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o quadro em nosso Municipio sobre os dados referente a PANDEMIA causada pelo Covid-19.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_no_03_jackson_vieira.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_no_03_jackson_vieira.pdf</t>
   </si>
   <si>
     <t>Sugere a inclusão de coveiros e agentes funerários na lista de prioridades da vacinação contra a covid-19</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_no_04_jackson_vieira.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_no_04_jackson_vieira.pdf</t>
   </si>
   <si>
     <t>Sugere que a contenção de gastos do FUNDEB no período da pandemia, seja destinado a reformas e aplicação da Creches e Escolas Municipais.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>CRISTILEY FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_no_05_cristiley_fernandes.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_no_05_cristiley_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicita o termino da reforma do centro de fisioterapia do Município</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_no_06_jackson_vieira.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_no_06_jackson_vieira.pdf</t>
   </si>
   <si>
     <t>Sugere a secretária Municipal de Meio Ambiente faça o roço aos redores dos prédios públicos urbanos</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_no_07_jackson_vieira.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_no_07_jackson_vieira.pdf</t>
   </si>
   <si>
     <t>Sugere que a Secretaria Municipal de Obras e Urbanismo faça/coloque Placas de Orientação de Destinos às margens da Rodovia Estadual e Federal que dão acesso às vicinais</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_no_08_jackson_vieira.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_no_08_jackson_vieira.pdf</t>
   </si>
   <si>
     <t>Sugere que a Secretaria de Meio Ambiente notifique os proprietários de terros urbanos para fazer limpeza</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>ANTÔNIO DA BAMERINDUS</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_no_09_antonio_da_bamerindus.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_no_09_antonio_da_bamerindus.pdf</t>
   </si>
   <si>
     <t>Sugere ao Governo Municipal a sinalização dos redutores de velocidade (quebra-molas) instalados nas rodovias que cortam o perímetro urbano do Municipio de Eldorado do Carajás-Pa, assim como a instalação de mais dois quebra-molas no trecho urbano da BR-155</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_no_10_josemir_lima.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_no_10_josemir_lima.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO MUNICIPAL NECESSIDADE DE AÇÕES IMEDIATAS, POR PARTE DA ATUAL GESTORA DO MUNICÍPIO, PARA A MELHORIA DO SISTEMA DE ILUMINAÇÃO PÚBLICA DA INTERNA E EXTERNA DO CEMITÉRIO PÚBLICO DO MUNICÍPIO, ASSIM COMO, PARA A MELHORIA DA SUA INFRAESTRUTURA DE FUNCIONAMENTO, CONFORME DISPOSTO NO ART. 15 DA LEI ORGÂNICA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_no_11_antonio_da_bamerindus.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_no_11_antonio_da_bamerindus.pdf</t>
   </si>
   <si>
     <t>Sugere ao Governo Municipal a destinação de maquinas necessária para a recuperação e manutenção da Vicinal da Associação Pedra Amarela, PA Progresso, aréa rural do Município.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_no_12_vaniele_barbosa.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_no_12_vaniele_barbosa.pdf</t>
   </si>
   <si>
     <t>Indica ao Governo Municipal que o Hospital Municipal de Eldorado do Carajás-PA, passe a denominar-se HOSPITAL MUNICIPAL SIMÃO PEDRO, em homenagem póstuma ao morador do Município Simão Pedro Alves de Almeida.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_no_13_junior_do_gravata.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_no_13_junior_do_gravata.pdf</t>
   </si>
   <si>
     <t>Solicita construção em Alvenaria do Prédio da Escola Municipal "SIQUEIRA MENDES" Zona Rural deste Município.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_no_14_josemir_lima.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_no_14_josemir_lima.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO MUNICIPAL NECESSIDADES DE AÇÕES IMEDIATA POR PARTE DA PREFEITURA MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PARA RECUPERAÇÃO IMEDIATA DAS ESTRADA DE ACESSOS A AO PA PEDRA FURADA COM TRABALHOS DE MELHORIA EM TODA A INFRA-ESTRUTURA DA REFERIDA VIA DE ACESSO AS MORADIAS E AS BASES PRODUTIVAS RURAL.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_no_15_josemir_lima.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_no_15_josemir_lima.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO MUNICIPAL ESTABELECER UM FUNDO DE CAIXA ROTATIVO NECESSÁRIOS PARA FAZER FRENTE ÀS DESPESAS EMERGENCIAIS DE ALTA E MEDIA COMPLEXIDADE PARA FORA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>DR. MORAES</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_no_16_dr._moraes.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_no_16_dr._moraes.pdf</t>
   </si>
   <si>
     <t>Indica ao Governo Municipal, a instalação de (04) quatro Centrais de Ar condicionado 30.000 BTU´s na Escola Francilândia.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_no_17_junior_do_gravata.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_no_17_junior_do_gravata.pdf</t>
   </si>
   <si>
     <t>Solicita a recuperação de estradas vicinais do PA SAPUCAIA, PA SARANDI, PA BAGDÁ e PA IRAQUE, Zona Rural deste Município.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_no_19_junior_do_gravata.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_no_19_junior_do_gravata.pdf</t>
   </si>
   <si>
     <t>Solicita a construção da ponte em concreto no Rio Sororo PA Gameleira, Zona Rural deste Município</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_no_20_junior_do_gravata.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_no_20_junior_do_gravata.pdf</t>
   </si>
   <si>
     <t>Solicita a construção da Ponte em Concreto de 14 metros, na vila Tancredo Neves, Vicinal Gravatá, Zona Rural deste Município.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_no_22.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_no_22.pdf</t>
   </si>
   <si>
     <t>Sugere a inclusão de bancários e funcionários da instituição financeira na lista de prioridades da Vacinação contra a Covid-19</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_no_23.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_no_23.pdf</t>
   </si>
   <si>
     <t>Sugere ao Governo Municipal, a intermediação junto a concessionária de abastecimento de água do Município, BRK AMBIENTAL, para a instalação de um ramal de abastecimento água potável no bairro Abaeté.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_24.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Sugere que a Secretaria Municipal de Administração adote medidas necessárias para a implementação do Departamento Municipal de Trânsito Urbano - DMTU, conforme art. 162, XXIII, da Lei Organica Municipal.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_25.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_25.pdf</t>
   </si>
   <si>
     <t>Sugere que a Secretaria Municipal de Assistencia e Promoção Social adote medidas necessárias para a implantação da Diretoria de Apoio Municipal a Juventude - DMJ, conforme Lei Municipal 431/2018.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_26.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_26.pdf</t>
   </si>
   <si>
     <t>Sugere que a Secretaria Municipal de Obras e Urbanismo destine cerca de 100 lampadas de LED às Vilas das Zonas Rurais.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_27.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_27.pdf</t>
   </si>
   <si>
     <t>Indica ao Governo Municipal a instalação de Manilhas de 1 metro nas vicinais dos PA´s Iraque e Sapucaia.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_28.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Indica ao Governo Municipal a instalação de Manilhas de 1 metro nas vicinais dos PA´s do Distrito Gravatá.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_29.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Indica ao Governo Municipal a construção de 2 pontes no PA Iraque.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_30.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Solicita o termino da construção da Ponte do PA Porção do Óleo - Zona Rural do Município de Eldorado do Carajás</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_31.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Solicita a perfuração de um poço artesiano, no Distrito Vila Gravatá - Zona Rural de Eldorado do Carajás - PA.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_32.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um posto de saúde na Agrovila PA Gameleira - Zona Rural do Município de Eldorado do Carajás-PA.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_no_33_junior_do_gravata.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_no_33_junior_do_gravata.pdf</t>
   </si>
   <si>
     <t>Solicita a recuperação da estrada principal e das estradas vicinais do PA Pedra Furada - Zona Rural de Eldorado do Carajás-PA.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_no_34_dr._jackson_vieira.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_no_34_dr._jackson_vieira.pdf</t>
   </si>
   <si>
     <t>Sugere que a Secretaria Municipal de Assistência e Promoção Social adote medidas necessárias para a criação do Conselho Municipal dos Direitos da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_no35.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_no35.pdf</t>
   </si>
   <si>
     <t>Solicita a recuperação da estrada principal e das estradas vicinais do PA Rio Vermelho (Poção do Óleo) - Zona Rural de Eldorado do Carajás-PA.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_no36.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_no36.pdf</t>
   </si>
   <si>
     <t>Sugere que seja instaladas lampadas nos postes do Bairro Bom Jardim e km 03, bem como limpeza das ruas dos mesmos.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_no37.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_no37.pdf</t>
   </si>
   <si>
     <t>Sugere que seja instaladas lampadas de LED na Vila Castanheira.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_no38.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_no38.pdf</t>
   </si>
   <si>
     <t>Sugere que seja feio bueiro na vicinal da Castanheira.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_no39.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_no39.pdf</t>
   </si>
   <si>
     <t>Sugere que seja feito os bueiros na vicinal que liga a região da Angico a Barreira Branca (zona rural desta municipalidade) fazem parte do PA Progresso.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_no40.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_no40.pdf</t>
   </si>
   <si>
     <t>Sugere que seja feita a recuperação, adequação e manutenção da pista de motocross.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_no41.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_no41.pdf</t>
   </si>
   <si>
     <t>Sugere que a Secretaria Municipal de Obras e Urbanismo e Secretaria Municipal de Meio Ambiente construa uma pista de skate e patins na Praça das Missões - Km 02.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_42.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_42.pdf</t>
   </si>
   <si>
     <t>Sobre a necessidade de instalar torneiras, construir a capela e o muro, todos no Cemitério Municipal.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_43.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_43.pdf</t>
   </si>
   <si>
     <t>Sugere que o Poder Executivo Municipal crie o Centro Universitário Municipal de Eldorado do Carajás/PA - CEUMEC.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_44.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Sugere que a Secretaria Municipal de Obras e Urbanismo faça ao menos um quebra-molas e faixa de pedestres na entrada da cidade, na BR 155 (Xinguara a Maraba).</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>HAROLDINHO DA 17</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_45.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_45.pdf</t>
   </si>
   <si>
     <t>Sobre a necessidade de retirada de ponte na chegada da Vila 17 de Abril e instalação de bueiros no lugar da ponte.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_46.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_46.pdf</t>
   </si>
   <si>
     <t>Reforma da Quadra de Esportes localizada na Vila 17 de Abril.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_47.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_47.pdf</t>
   </si>
   <si>
     <t>Sugere que o Poder Executivo Municipal execute os termos da Lei Municipal 190/2006, que dispõe sobre a denominação de Rua localizada na Zona Urbana desta Cidade.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_ndeg_48_-_vaniele_barbosa.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_ndeg_48_-_vaniele_barbosa.pdf</t>
   </si>
   <si>
     <t>Sobre a necessidade de informatizar as informações sobre o Cadastro Único (CadÚnico) no âmbito do Município.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_ndeg_49_-_haroldinho_17.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_ndeg_49_-_haroldinho_17.pdf</t>
   </si>
   <si>
     <t>Sobre a necessidade manutenção na ponte da vicinal 08.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_ndeg_50_-_cristiley_fernandes.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_ndeg_50_-_cristiley_fernandes.pdf</t>
   </si>
   <si>
     <t>Sugere que seja feita uma manutenção nas vicinais que ligam a este Municipio, em especial a da Vila São José e da Volta do Rio (zona rural desta municipalidade), não olvidando de realizar a manutenção das ruas dentro da vila.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_ndeg_51_-_maiza_do_adaozao.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_ndeg_51_-_maiza_do_adaozao.pdf</t>
   </si>
   <si>
     <t>Indica ao Governo Municipal a recuperação das estradas Vicinais do Polo Gravatá e Vila São João.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_ndeg_52_-_maiza_do_adaozao.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_ndeg_52_-_maiza_do_adaozao.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governo Municipal a manutenção do Esgoto na BR-155 na vila Betel.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_ndeg_53_-_maiza_do_adaozao.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_ndeg_53_-_maiza_do_adaozao.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governo Municipal recuperação da ponte sobre o Rio Sororo entre a Piranha e a PA Gameleira.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_ndeg_54_-_junior_do_gravata.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_ndeg_54_-_junior_do_gravata.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de uma embarcação (tipo Lancha) para o transporte dos moradores no Rio Sororo que liga a Vila Gravatá a Agro Vila Gameleira - Zona Rural do Município de Eldorado do Carajás-PA.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/257/indicacao_ndeg_55_-_junior_do_gravata.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/257/indicacao_ndeg_55_-_junior_do_gravata.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE UM PONTO DO SISTEMA DE INTERNET DO GOVERNO FEDERAL PARA ATENDER OS MORADORES DA VILA GRAVATÁ E PROJETOS DE ASSENTAMENTO DA REGIÃO - ZONA RURAL DO MUNICÍPIO DE ELDORADO DO CARAJÁS-PA.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_ndeg_56_-_vaniele_barbosa.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_ndeg_56_-_vaniele_barbosa.pdf</t>
   </si>
   <si>
     <t>Sobre a necessidade do Executivo Local tomar medidas junto a concessionária de energia elétrica Equatorial no intuito de instalar transformadores de energia no Bairro Buriti deste Município.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_57-2021_-_dr._jackson_vieira.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_57-2021_-_dr._jackson_vieira.pdf</t>
   </si>
   <si>
     <t>Solicita que a Secretaria de Estado de Educação - SEDUC realize reforma e ampliação das Escolas Estaduais de Ensino Médio Eldorado e Francilândia nesta Municipalidade.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/179/pl_001_executivo_2021.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/179/pl_001_executivo_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender necessidade temporária de excepcional interesse público nos termos do inciso IX do art. 37 da Constituição da República e dá outras providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/180/pl_002-2021_executivo.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/180/pl_002-2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criação e implantação do Conselho Municipal de DEfesa dos Direitos das Mulheres (CMDDM), bem como a criação do Fundo Municipal dos Direitos da Mulher (FMDDM) e dá outras providencias.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/186/pl_003_executivo_2021.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/186/pl_003_executivo_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Diário Oficial do Município de Eldorado do Carajás/PA e dá outras providências.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/187/pl_004_executivo_2021.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/187/pl_004_executivo_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – CACS/FUNDEB.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/188/pl_005_executivo_2021_-.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/188/pl_005_executivo_2021_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentaria anual de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/189/pl_006_executivo_2021.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/189/pl_006_executivo_2021.pdf</t>
   </si>
   <si>
     <t>Institui Lei geral da microempresa, empresa de pequeno porte, e microempreendedor individual do Município de Eldorado do Carajás/PA, dá outras providencias e revoga as Leis Complementar nº 268 de 17 de dezembro de 2010 e a Lei Complementar nº 325 de 26 de abril de 2013.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/190/pl_007_executivo_2021_-_1.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/190/pl_007_executivo_2021_-_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Coordenadoria Municipal de Políticas Públicas para mulheres e dá outras providencias.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/150/pl_executivo_008-21.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/150/pl_executivo_008-21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de serviço de alta complexidade e institui unidade de acolhimento institucional, na modalidade abrigo para crianças e adolescentes no Município de Eldorado do Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/191/pl_009_executivo_2021_-.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/191/pl_009_executivo_2021_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso de espaço público, do tipo praça, localizado à Rua Sol Poente, s/n, Km 02, Bairro Centro, CEP: 68524-000, Eldorado do Carajás / PA à Paróquia Nossa Senhora das Dores e dá outras providencias.</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentária Anual para o exercício de 2022 - LOA 2022 do Município de Eldorado do Carajás e dá outras providenciai.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/192/pl_012_executivo_2021_-.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/192/pl_012_executivo_2021_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Especial para a atividade: ¨Assistência ao Idoso¨, e dá outras providências.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/193/pl_013_executivo_2021_-.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/193/pl_013_executivo_2021_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Junta Médica Oficial do Municipio de Eldorado do Carajás/PA e dá outras providências.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/194/pl_016_executivo_2021_-.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/194/pl_016_executivo_2021_-.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo a promover a dissolução, liquidação e posterior extinção do CNPJ sob nº 06.103.015/0001-61 que trata da Secretaria Municipal de Educação Cultura e Desporto de Eldorado do Carajás/PA e dá outras providências.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/195/pl_017_executivo_2021_-.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/195/pl_017_executivo_2021_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do inciso I do artigo 6º da Lei n° 462/2020 que trata do Orçamentária Anual do município para o exercício de 2021.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/196/pl_018_executivo_2021_-.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/196/pl_018_executivo_2021_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a emenda da Lei 240/2009, que trata do Plano de Cargos Carreira e Remuneração de Trabalhadores da Educação Pública Municipal de Eldorado do Carajás, modificando especificamente os anexos I e II e dá outras providências.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/114/mocao_de_pesar_01-2021.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/114/mocao_de_pesar_01-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO CIDADÃO SIMÃO PEDRO DE ALMEIDA</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/115/mocao_de_apoio_02-2021.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/115/mocao_de_apoio_02-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Excelentíssimo Senhor Rodrigo Otávio Soares Pacheco (DEM/MG), Presidente do Senado Federal.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/116/mocao_de_pesar_003-2021.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/116/mocao_de_pesar_003-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR SÉRGIO SOARES MORAES DE JESUS</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/197/mocao_04-2021.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/197/mocao_04-2021.pdf</t>
   </si>
   <si>
     <t>Manifesta reivindicando ao Governador do Estado do Pará e ao Secretário de Planejamento e Administração do Estado do Pará, bem como ao Secretário de Estado e Transportes do Estado do Pará, para que estadualize a vicinal que liga o Município de Eldorado do Carajás - PÀ BR 155 á PA 477 no Município de São Geraldo do Araguaia- PA.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/198/mocao_05-2021.pdf</t>
+    <t>http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/198/mocao_05-2021.pdf</t>
   </si>
   <si>
     <t>Homenageia a Igreja Assembleia de Deus Mãe de Deus em Eldorado do Carajás/PA pelos seus 15 anos de serviços religiosos prestados.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1449,68 +1449,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/181/pl_003_executivo_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/11/img20220111_08494728.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/12/img20220113_10274889.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/13/img20220118_10252825.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/15/img20220119_09180839.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/17/img20220119_09484776.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/19/img20220120_10165883.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/21/img20220121_09165727.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/23/img20220121_09594147.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/25/img20220121_10332124.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_o._11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/178/pl_12-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_decreto_01-_21.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_decreto_02-_21.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/202/requerimento_no_001_paulinha_da_saude.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/222/requerimento_no_003_heleno_barbosa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/223/requerimento_no_004_heleno_barbosa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_08-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_no_001_paulinha_da_saude.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_no_02_josemir_lima.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_no_03_jackson_vieira.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_no_04_jackson_vieira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_no_05_cristiley_fernandes.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_no_06_jackson_vieira.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_no_07_jackson_vieira.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_no_08_jackson_vieira.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_no_09_antonio_da_bamerindus.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_no_10_josemir_lima.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_no_11_antonio_da_bamerindus.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_no_12_vaniele_barbosa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_no_13_junior_do_gravata.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_no_14_josemir_lima.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_no_15_josemir_lima.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_no_16_dr._moraes.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_no_17_junior_do_gravata.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_no_19_junior_do_gravata.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_no_20_junior_do_gravata.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_no_22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_no_33_junior_do_gravata.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_no_34_dr._jackson_vieira.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_no35.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_no36.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_no37.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_no38.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_no39.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_no40.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_no41.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_ndeg_48_-_vaniele_barbosa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_ndeg_49_-_haroldinho_17.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_ndeg_50_-_cristiley_fernandes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_ndeg_51_-_maiza_do_adaozao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_ndeg_52_-_maiza_do_adaozao.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_ndeg_53_-_maiza_do_adaozao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_ndeg_54_-_junior_do_gravata.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/257/indicacao_ndeg_55_-_junior_do_gravata.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_ndeg_56_-_vaniele_barbosa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_57-2021_-_dr._jackson_vieira.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/179/pl_001_executivo_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/180/pl_002-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/186/pl_003_executivo_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/187/pl_004_executivo_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/188/pl_005_executivo_2021_-.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/189/pl_006_executivo_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/190/pl_007_executivo_2021_-_1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/150/pl_executivo_008-21.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/191/pl_009_executivo_2021_-.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/192/pl_012_executivo_2021_-.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/193/pl_013_executivo_2021_-.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/194/pl_016_executivo_2021_-.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/195/pl_017_executivo_2021_-.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/196/pl_018_executivo_2021_-.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/114/mocao_de_pesar_01-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/115/mocao_de_apoio_02-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/116/mocao_de_pesar_003-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/197/mocao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/198/mocao_05-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/181/pl_003_executivo_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/11/img20220111_08494728.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/12/img20220113_10274889.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/13/img20220118_10252825.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/15/img20220119_09180839.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/17/img20220119_09484776.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/19/img20220120_10165883.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/21/img20220121_09165727.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/23/img20220121_09594147.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/25/img20220121_10332124.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_o._11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/178/pl_12-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_decreto_01-_21.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_decreto_02-_21.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/202/requerimento_no_001_paulinha_da_saude.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/222/requerimento_no_003_heleno_barbosa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/223/requerimento_no_004_heleno_barbosa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_08-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_no_001_paulinha_da_saude.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_no_02_josemir_lima.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_no_03_jackson_vieira.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_no_04_jackson_vieira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_no_05_cristiley_fernandes.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_no_06_jackson_vieira.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_no_07_jackson_vieira.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_no_08_jackson_vieira.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_no_09_antonio_da_bamerindus.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_no_10_josemir_lima.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_no_11_antonio_da_bamerindus.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_no_12_vaniele_barbosa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_no_13_junior_do_gravata.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_no_14_josemir_lima.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_no_15_josemir_lima.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_no_16_dr._moraes.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_no_17_junior_do_gravata.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_no_19_junior_do_gravata.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_no_20_junior_do_gravata.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_no_22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_no_33_junior_do_gravata.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_no_34_dr._jackson_vieira.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_no35.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_no36.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_no37.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_no38.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_no39.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_no40.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_no41.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_ndeg_48_-_vaniele_barbosa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_ndeg_49_-_haroldinho_17.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_ndeg_50_-_cristiley_fernandes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_ndeg_51_-_maiza_do_adaozao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_ndeg_52_-_maiza_do_adaozao.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_ndeg_53_-_maiza_do_adaozao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_ndeg_54_-_junior_do_gravata.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/257/indicacao_ndeg_55_-_junior_do_gravata.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_ndeg_56_-_vaniele_barbosa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_57-2021_-_dr._jackson_vieira.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/179/pl_001_executivo_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/180/pl_002-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/186/pl_003_executivo_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/187/pl_004_executivo_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/188/pl_005_executivo_2021_-.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/189/pl_006_executivo_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/190/pl_007_executivo_2021_-_1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/150/pl_executivo_008-21.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/191/pl_009_executivo_2021_-.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/192/pl_012_executivo_2021_-.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/193/pl_013_executivo_2021_-.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/194/pl_016_executivo_2021_-.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/195/pl_017_executivo_2021_-.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/196/pl_018_executivo_2021_-.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/114/mocao_de_pesar_01-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/115/mocao_de_apoio_02-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/116/mocao_de_pesar_003-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/197/mocao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eldoradodocarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/198/mocao_05-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>